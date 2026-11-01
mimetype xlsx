--- v0 (2026-11-01)
+++ v1 (2026-11-01)
@@ -787,47 +787,47 @@
         <is>
           <t>9704185354</t>
         </is>
       </c>
       <c r="AC2" s="3" t="n">
         <v>46321</v>
       </c>
       <c r="AD2" s="3" t="n">
         <v>46364.75</v>
       </c>
       <c r="AF2" t="inlineStr">
         <is>
           <t>Труба НКТ 73*5,5 гладкая, с муфтами, группа прочности Е, исп. А ГОСТ 633-80 длина труб 10 м 113, 415 шт.
 Ознакомление с имуществом торгов - у Организатора торгов в рабочие дни с 12:00 до 17:00 направив запрос эл. почту: bankrot.torg2025@gmail.com или по телефону: +7 922-447-23-00, +7 960 680 07 46. Документы будут направлены по электронной почте и назначено дата, время, место ознакомления.</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/d5af46e2-93fd-4afc-a684-0820773b32b7</t>
         </is>
       </c>
       <c r="AQ2" s="3" t="n">
         <v>46317.92167824074</v>
       </c>
       <c r="AR2" s="3" t="n">
-        <v>46326.90570601852</v>
+        <v>46327.90525462963</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>