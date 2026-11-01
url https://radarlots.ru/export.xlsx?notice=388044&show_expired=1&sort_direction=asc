--- v0 (2026-10-31)
+++ v1 (2026-11-01)
@@ -754,115 +754,115 @@
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>Прочее</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>Тверская область</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>Россия, Тверская область, муниципальный округ Ржевский, деревня Дубакино</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
           <t>69:27:0311101:16</t>
         </is>
       </c>
       <c r="K2" s="2" t="n">
         <v>1643</v>
       </c>
       <c r="L2" s="3" t="n">
-        <v>135000</v>
+        <v>121500</v>
       </c>
       <c r="M2" s="3" t="n">
         <v>135000</v>
       </c>
       <c r="N2" s="3" t="n">
-        <v>82.17</v>
+        <v>73.95</v>
       </c>
       <c r="U2" t="inlineStr">
         <is>
           <t>Реализация имущества должников</t>
         </is>
       </c>
       <c r="V2" t="inlineStr">
         <is>
           <t>Публичное предложение</t>
         </is>
       </c>
       <c r="W2" t="inlineStr">
         <is>
           <t>Центр дистанционных торгов</t>
         </is>
       </c>
       <c r="AA2" t="inlineStr">
         <is>
           <t>Исаев Станислав Сергеевич</t>
         </is>
       </c>
       <c r="AB2" t="inlineStr">
         <is>
           <t>773571337978</t>
         </is>
       </c>
       <c r="AC2" s="4" t="n">
         <v>46321.41666666666</v>
       </c>
       <c r="AD2" s="4" t="n">
         <v>46346.41666666666</v>
       </c>
       <c r="AF2" t="inlineStr">
         <is>
           <t>Земельный участок, площадь 1643 /- 9 кв.м., адрес (местонахождение): Россия, Тверская область, муниципальный округ Ржевский, деревня Дубакино, кадастровый (условный) номер: 69:27:0311101:16, вид собственности: Индивидуальная.
 Ознакомиться с порядком продажи имущества, получить дополнительную информацию об имуществе можно в рабочие дни с 10:00 до 18:00 часов по предварительной договоренности с организатором торгов о дне и времени такого осмотра по телефону 89273703305, е-mail: lyapinalena1986@mail.ru.</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/3f52419c-576b-4763-84c3-74d13d551827</t>
         </is>
       </c>
       <c r="AH2" s="3" t="n">
         <v>136270.42</v>
       </c>
       <c r="AI2" s="3" t="n">
         <v>82.94</v>
       </c>
       <c r="AJ2" s="5" t="n">
-        <v>0.009322786265720806</v>
+        <v>0.1083905076391488</v>
       </c>
       <c r="AM2" t="inlineStr">
         <is>
           <t>Собственность</t>
         </is>
       </c>
       <c r="AQ2" s="4" t="n">
         <v>46315.88364583333</v>
       </c>
       <c r="AR2" s="4" t="n">
-        <v>46326.07961805556</v>
+        <v>46327.07950231482</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>