--- v0 (2026-10-31)
+++ v1 (2026-11-01)
@@ -818,47 +818,47 @@
         <is>
           <t>Здание, Наименование: Жилой дом, Кадастровый номер: 50:04:0120520:402, Адрес или местоположение: Российская Федерация, Московская область, м.о. Дмитровский, д Беклемишево, тер объединения Юнона, д. 8, Площадь 65.3 кв.м, Назначение: Жилой дом, Количество этажей 1, Материал наружных стен: Смешанные, Год завершения строительства 2020 г. и Земельный участок, Кадастровый номер 50:04:0120520:47, Адрес или местоположение: Московская область, Дмитровский район, Гришинский с/о, д.Беклемишево, снт"Юнона", уч.8, Площадь 1135 кв.м, Категория земель: Земли населенных пунктов, Вид разрешённого использования: Для ведения гражданами садоводства и огородничества
 Ознакомиться с условиями и порядком проведения торгов, оформлением подачи заявок, проектом договора купли-продажи можно на сайте: http://bankrot.cdtrf.ru. Дополнительная информация, а также описание, состав и характеристики имущества, порядок ознакомления с имуществом и документацией по адресу: Самарская обл., г. Сызрань, ул. Кирпичная, д. 28 А.</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/216c0ca1-3212-4adb-8b08-75643ce1bbdf</t>
         </is>
       </c>
       <c r="AH2" s="3" t="n">
         <v>2033023.39</v>
       </c>
       <c r="AI2" s="3" t="n">
         <v>31133.59</v>
       </c>
       <c r="AL2" t="inlineStr">
         <is>
           <t>Жилой дом</t>
         </is>
       </c>
       <c r="AQ2" s="4" t="n">
         <v>46315.89725694444</v>
       </c>
       <c r="AR2" s="4" t="n">
-        <v>46326.08324074074</v>
+        <v>46327.08282407407</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>