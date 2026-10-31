--- v0 (2026-10-29)
+++ v1 (2026-10-31)
@@ -789,47 +789,47 @@
         <is>
           <t>636705163949</t>
         </is>
       </c>
       <c r="AC2" s="3" t="n">
         <v>46321.41666666666</v>
       </c>
       <c r="AD2" s="3" t="n">
         <v>46426.41666666666</v>
       </c>
       <c r="AF2" t="inlineStr">
         <is>
           <t>Легковой автомобиль, марка: ЛАДА, модель: 211540 САМАРА, год изготовления: 2011, Вин-номер: ХТА211540В4996156
 Ознакомление с имуществом производится по адресу: Самарская обл, Волжский р-н, поселок Калинка, ул Советская, д 36, с момента публикации сообщения о продаже имущества и до окончания приема заявок по предварительной записи по телефону: 89883677442 в рабочие дни с 10:00 до 13:00. Показывает авто должник тлф +7 927 205-72-23. Состояние: Ваз 2115 в не рабочем состоянии, двигатель вышел из строя. Машина по адресу регистрации должника Салахова РР - Самарская область, п. Калинка, ул Советская, д 36</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/dde610e4-a645-4011-9cc0-992b94e37b35</t>
         </is>
       </c>
       <c r="AQ2" s="3" t="n">
         <v>46314.89634259259</v>
       </c>
       <c r="AR2" s="3" t="n">
-        <v>46324.91157407407</v>
+        <v>46325.91064814815</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>