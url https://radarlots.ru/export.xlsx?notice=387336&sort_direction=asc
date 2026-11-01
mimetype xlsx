--- v0 (2026-10-31)
+++ v1 (2026-11-01)
@@ -789,47 +789,47 @@
         <v>46315.41666666666</v>
       </c>
       <c r="AD2" s="3" t="n">
         <v>46342.41666666666</v>
       </c>
       <c r="AF2" t="inlineStr">
         <is>
           <t>Грузовой рефрижератор, марка: ХЕНДЭ, модель: ПОРТЕР 47667Г, год изготовления: 2006 г.в., цвет: белый, VIN: X8947667F60AR4008, ПТС: 39 УО 947628, г/н: Р073СО790, разрешенная максимальная масса: 2880 кг., масса без нагрузки: 1900 кг.
 Сделки по итогам торгов подлежат заключению с учетом положений Указа Президента РФ №81 от 01.03.2022 г. «О дополнительных временных мерах экономического характера по обеспечению финансовой стабильности Российской Федерации». Риски, связанные с отказом в заключении сделки по итогам торгов, с учетом положений Указа Президента РФ несёт покупатель».
 Передача имущества финансовым управляющим и принятие его покупателем осуществляются по передаточному акту, подписываемому сторонами и оформляемому в соответствии с законодательством Российской Федерации. На дату назначения торгов имеются ограничения на регистрационные действия: Лот №2: Основание: Документ: 3311055226/5061 от 06.03.2026; Основание: Документ: 3311025992/5061 от 06.03.2026; Основание: Документ: 3396410668/5061 от 04.06.2026; Основание: Документ: 3396410338/5061 от 04.06.2026.
 На реализуемом имуществе возможно наличие запретов на регистрационные действия. Подробную информацию об ограничениях следует получить самостоятельно. Финансовый управляющий не гарантирует отсутствие новых ограничений во время проведения торгов и заключения договора купли-продажи. СОГЛАСНО П. 2.2.4. ДОГОВОРА КУПЛИ-ПРОДАЖИ, ВСЕ ОГРАНИЧЕНИЯ (ОБРЕМЕНЕНИЯ) СНИМАЮТСЯ ПОКУПАТЕЛЕМ САМОСТОЯТЕЛЬНО, В ТОМ ЧИСЛЕ ОГРАНИЧЕНИЯ И ОБРЕМЕНЕНИЯ, НАЛОЖЕННЫЕ ПО ИСПОЛНИТЕЛЬНЫМ ПРОИЗВОДСТВАМ УКАЗАННЫМ В ЧАСТИ 4 СТАТЬИ 69.1 ЗАКОНА № 229-ФЗ ОБ ИСПОЛНИТЕЛЬНОМ ПРОИЗВОДСТВЕ.
 Имущество находится в неудовлетворительном состоянии. Автомобиль находится на ответственном хранении у должника. Во избежание претензий к Арбитражному управляющему, относительно технического состояния имущества (лота), его комплектности, покупателю действуя добросовестно, необходимо проявить должную осмотрительность и выехать по месту нахождения имущества (лота) с целью его осмотра - личного, либо через законного представителя (с надлежащим образом оформленной доверенностью).
 ЗАЯВКИ НА УЧАСТИЕ В ТОРГАХ ДОЛЖНЫ СОДЕРЖАТЬ РЕКВИЗИТЫ БАНКОВСКОГО СЧЕТА ДЛЯ ВОЗВРАТА ЗАДАТКА В ФОРМАТЕ Word
 По предварительной записи по телефону: +7 987 991 22 82 или по эл.почте: inkina.arbitr@mail.ru</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/5acbbedd-5cce-4938-bed8-0685475b6136</t>
         </is>
       </c>
       <c r="AQ2" s="3" t="n">
         <v>46314.8955787037</v>
       </c>
       <c r="AR2" s="3" t="n">
-        <v>46326.08016203704</v>
+        <v>46327.08004629629</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>