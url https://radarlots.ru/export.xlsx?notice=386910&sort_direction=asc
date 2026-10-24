--- v0 (2026-10-22)
+++ v1 (2026-10-24)
@@ -820,47 +820,47 @@
       </c>
       <c r="AF2" t="inlineStr">
         <is>
           <t>Земельный участок, площадь 300+/-6 кв.м., адрес (местонахождение): Россия, Респ Карачаево-Черкесская, р-н Карачаевский, аул Каменномост, в районе Спартака, уч. 27, кадастровый (условный) номер: 09:09:0090103:905, вид собственности: индивидуальная
 С предметом торгов можно ознакомиться по адресу, указанному в составе лота, предварительно согласовав дату и время по номеру телефона: 89003154839, 8-918-132-35-32. Дополнительные документы можно запрашивать по адресу электронной почты: katerina_rogojina@mail.ru</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/67c9fe0c-76f1-4713-894e-a70976f92e53</t>
         </is>
       </c>
       <c r="AH2" s="3" t="n">
         <v>61590</v>
       </c>
       <c r="AI2" s="3" t="n">
         <v>205.3</v>
       </c>
       <c r="AJ2" s="5" t="n">
         <v>-6.714076960545543</v>
       </c>
       <c r="AQ2" s="4" t="n">
         <v>46311.90378472222</v>
       </c>
       <c r="AR2" s="4" t="n">
-        <v>46317.90951388889</v>
+        <v>46318.90725694445</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>