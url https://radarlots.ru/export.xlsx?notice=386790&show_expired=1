--- v0 (2026-10-22)
+++ v1 (2026-10-24)
@@ -785,47 +785,47 @@
           <t>731500567711</t>
         </is>
       </c>
       <c r="AC2" s="3" t="n">
         <v>46314.00069444445</v>
       </c>
       <c r="AD2" s="3" t="n">
         <v>46348.75</v>
       </c>
       <c r="AF2" t="inlineStr">
         <is>
           <t>Лот №1: Автомобиль CHANGAN CS35 SC7164B5, 2016 года выпуска, Идентификационный номер VIN: XDJA3ADE4GL000404, Цвет: серебристый, Гос. номер О157ОЕ750. В залоге у ООО ПКО «ЭОС».
 Во избежание претензий к АУ относительно технического состояния имущества (лота), его комплектности, покупателю действуя добросовестно, необходимо проявить должную осмотрительность и выехать по месту нахождения имущества (лота) с целью его осмотра -личного либо через законного представителя (с надлежащим образом оформленной доверенностью). Арбитражный управляющий обеспечивает возможность получения имущества(лота) покупателем: путём предоставления покупателю нотариальной доверенности с ограниченными полномочиями на лицо предоставленное арбитражному управляющему покупателем в целях регистрации имущества (лота), либо осуществляет выезд на место нахождения имущества (лота) с целью регистрации имущества (лота) за счёт средств покупателя (транспортные расходы, проживание и регистрация необходимых документов в нотариальных и иных органах) и его идентификации. Доступ к имуществу (смена замков, передача личных вещей бывшему собственнику и т.д.) осуществляется покупателем своими силами и за свой счет.
 Ознакомление с имуществом производится по телефону: +7 (917) 608 59 48 и эл.почта a.matskevich@eos-solutions.ru. Ответственное лицо - Мацкевич Александр.</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/c48e4790-febe-4fdd-8ee4-0a61806bda9b</t>
         </is>
       </c>
       <c r="AQ2" s="3" t="n">
         <v>46311.90534722222</v>
       </c>
       <c r="AR2" s="3" t="n">
-        <v>46316.9180787037</v>
+        <v>46319.07743055555</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>