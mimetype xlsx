--- v0 (2026-10-22)
+++ v1 (2026-10-25)
@@ -790,47 +790,47 @@
         <is>
           <t>690892723271</t>
         </is>
       </c>
       <c r="AC2" s="3" t="n">
         <v>46314.5</v>
       </c>
       <c r="AD2" s="3" t="n">
         <v>46333.5</v>
       </c>
       <c r="AF2" t="inlineStr">
         <is>
           <t>Легковой автомобиль Ford Focus, VIN: X9FKXXEEBKBJ19519, год выпуска: 2011, цвет: красный. Транспортное средство находится в залоге у АО "ТБанк"
 Ознакомление с документами по имуществу осуществляет финансовый управляющий по предварительной договоренности по тел.: 8(922)108-80-09, эл. почта; i@barmin1l.ru. Запрос об ознакомлении, направляемый на электронную почту, составляется в произвольной форме и должен содержать в себе контактные данные, а также дату и время предполагаемого ознакомления/осмотра. С самим имуществом можно ознакомиться по месту его нахождения по предварительной договоренности с финансовым управляющим. Во избежание претензий, относительно технического состояния имущества (лота), его комплектности, покупателю действуя добросовестно, необходимо проявить должную осмотрительность и выехать по месту нахождения имущества (лота) с целью его осмотра -личного либо через законного представителя (с надлежащим образом оформленной доверенностью). Финансовый управляющий не обеспечивает доставку лица, производящего ознакомление, к месту нахождения имущества.</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/0fff7d23-5de6-4461-83c1-8e5459239cf0</t>
         </is>
       </c>
       <c r="AQ2" s="3" t="n">
         <v>46311.87780092593</v>
       </c>
       <c r="AR2" s="3" t="n">
-        <v>46317.87988425926</v>
+        <v>46320.07494212963</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>