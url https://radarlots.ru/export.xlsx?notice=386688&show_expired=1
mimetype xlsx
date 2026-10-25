--- v0 (2026-10-23)
+++ v1 (2026-10-25)
@@ -793,47 +793,47 @@
           <t>682709626293</t>
         </is>
       </c>
       <c r="AC2" s="3" t="n">
         <v>46314.375</v>
       </c>
       <c r="AD2" s="3" t="n">
         <v>46350.625</v>
       </c>
       <c r="AF2" t="inlineStr">
         <is>
           <t>транспортное средство (автомобиль): PEUGEOT TRAVELLER, 2020 г.в., идентификационный номер (VIN номер): Z8TVEAHXVLM013411, гос.номер Н392ХВ790.
 Финансовый управляющий уведомляет о том, что Имущество является предметом залога АО «ТБанк».
 По вопросам ознакомления с имуществом должника, описанием и характеристиками продаваемого имущества, а также иной доп. информацией обращаться к организатору торгов по адресу эл. почты: alecks_s@rambler.ru и/или по тел.: 89197785830 в рабочие дни с 9.00ч. до 17.00ч. Ознакомление с имуществом и его осмотр производится по предварительной записи у организатора торгов.</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/1c5bfa47-4df1-4dc3-84f5-29a88588155a</t>
         </is>
       </c>
       <c r="AQ2" s="3" t="n">
         <v>46311.90824074074</v>
       </c>
       <c r="AR2" s="3" t="n">
-        <v>46317.92480324074</v>
+        <v>46320.08291666667</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>