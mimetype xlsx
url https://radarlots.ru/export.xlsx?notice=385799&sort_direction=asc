--- v0 (2026-10-19)
+++ v1 (2026-10-22)
@@ -797,47 +797,47 @@
         <is>
           <t>233715189442</t>
         </is>
       </c>
       <c r="AC2" s="3" t="n">
         <v>46309.41666666666</v>
       </c>
       <c r="AD2" s="3" t="n">
         <v>46345.75</v>
       </c>
       <c r="AF2" t="inlineStr">
         <is>
           <t>Автомобиль TOYOTA ISIS TOYOTA, VIN отсутствует, номер кузова: ZNM100047864, год выпуска 2007 г. Имущество находится в залоге у ПАО Сбербанк (ИНН 7707083893, ОГРН 1027700132195).
 Ознакомиться с лотом можно по месту его нахождения по адресу: Краснодарский край, Абинский район, ст. Холмская, пер. Геологический, д. 7, с момента публикации сообщения о торгах и до окончания периода приема заявок по предварительной записи у финансового управляющего по адресу: arbitruprav.lihoded.ao@yandex.ru и/или по тел. 8 (999) 639-15-15.</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/8817c3a2-7648-4441-a3ee-5c97f51bc507</t>
         </is>
       </c>
       <c r="AQ2" s="3" t="n">
         <v>46308.89902777778</v>
       </c>
       <c r="AR2" s="3" t="n">
-        <v>46313.89444444444</v>
+        <v>46317.90505787037</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>