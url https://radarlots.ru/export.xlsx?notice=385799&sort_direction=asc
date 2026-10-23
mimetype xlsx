--- v1 (2026-10-22)
+++ v2 (2026-10-23)
@@ -797,47 +797,47 @@
         <is>
           <t>233715189442</t>
         </is>
       </c>
       <c r="AC2" s="3" t="n">
         <v>46309.41666666666</v>
       </c>
       <c r="AD2" s="3" t="n">
         <v>46345.75</v>
       </c>
       <c r="AF2" t="inlineStr">
         <is>
           <t>Автомобиль TOYOTA ISIS TOYOTA, VIN отсутствует, номер кузова: ZNM100047864, год выпуска 2007 г. Имущество находится в залоге у ПАО Сбербанк (ИНН 7707083893, ОГРН 1027700132195).
 Ознакомиться с лотом можно по месту его нахождения по адресу: Краснодарский край, Абинский район, ст. Холмская, пер. Геологический, д. 7, с момента публикации сообщения о торгах и до окончания периода приема заявок по предварительной записи у финансового управляющего по адресу: arbitruprav.lihoded.ao@yandex.ru и/или по тел. 8 (999) 639-15-15.</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/8817c3a2-7648-4441-a3ee-5c97f51bc507</t>
         </is>
       </c>
       <c r="AQ2" s="3" t="n">
         <v>46308.89902777778</v>
       </c>
       <c r="AR2" s="3" t="n">
-        <v>46317.90505787037</v>
+        <v>46318.08159722222</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>