--- v0 (2026-10-22)
+++ v1 (2026-10-24)
@@ -787,47 +787,47 @@
         <is>
           <t>772703459660</t>
         </is>
       </c>
       <c r="AC2" s="3" t="n">
         <v>46309.375</v>
       </c>
       <c r="AD2" s="3" t="n">
         <v>46344.75</v>
       </c>
       <c r="AF2" t="inlineStr">
         <is>
           <t>Доля 100% в уставном капитале юридического лица ООО "КВАНТ СТРОЙ" ИНН: 7714795387, ОГРН: 1097746776005.
 Покупателю необходимо проявить должную осмотрительность и осмотреть имущество по месту его нахождения - лично или через представителя по доверенности. Техническое состояние, комплектность и отсутствие скрытых недостатков не гарантируются. Возможны аресты, запреты на регистрационные действия и иные обременения - все действия по их снятию и погашению записей победитель торгов осуществляет самостоятельно и за свой счёт. Заявка на ознакомление подаётся в рабочие дни с 10:00 до 17:00 часов на e-mail: a.murdasheva@arbitrazhrf.ru; по заявке предоставляется имеющаяся у финансового управляющего информация об имуществе и сведения о лице, во владении которого оно находится. Ознакомление с имуществом – по месту его нахождения, по предварительной записи по тел. 7 916 789-07-70 Сергей Викторович.</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/eb90b6cf-f26a-449b-bfeb-2a487aeda0f9</t>
         </is>
       </c>
       <c r="AQ2" s="3" t="n">
         <v>46308.90243055556</v>
       </c>
       <c r="AR2" s="3" t="n">
-        <v>46317.08186342593</v>
+        <v>46319.08033564815</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>