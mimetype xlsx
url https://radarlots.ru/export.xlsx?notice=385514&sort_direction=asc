--- v0 (2026-10-22)
+++ v1 (2026-10-23)
@@ -753,57 +753,57 @@
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>Гаражи и машиноместа</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>Самарская область</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>Самарская область, г. Отрадный ул.Южная (2 очередь), гараж №90</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
           <t>63:06:0203002:2185</t>
         </is>
       </c>
       <c r="K2" s="2" t="n">
         <v>22</v>
       </c>
       <c r="L2" s="3" t="n">
-        <v>102240</v>
+        <v>89460</v>
       </c>
       <c r="M2" s="3" t="n">
         <v>127800</v>
       </c>
       <c r="N2" s="3" t="n">
-        <v>4647.27</v>
+        <v>4066.36</v>
       </c>
       <c r="U2" t="inlineStr">
         <is>
           <t>Реализация имущества должников</t>
         </is>
       </c>
       <c r="V2" t="inlineStr">
         <is>
           <t>Публичное предложение</t>
         </is>
       </c>
       <c r="W2" t="inlineStr">
         <is>
           <t>Центр дистанционных торгов</t>
         </is>
       </c>
       <c r="AA2" t="inlineStr">
         <is>
           <t>Роккель Лидия Федоровна</t>
         </is>
       </c>
       <c r="AB2" t="inlineStr">
         <is>
           <t>634000723242</t>
         </is>
@@ -825,47 +825,47 @@
 Кадастровый номер: 63:06:0203002:22529
 Назначение объекта недвижимости: Нежилое
 Виды разрешенного использования объекта недвижимости: данные отсутствуют
 Местоположение: Самарская область, г.Отрадный, ул.Южная (2
 очередь), гараж №90
 Площадь: 19.6
 Фактически здание (гараж) в разрушенном состоянии.
 С имуществом, являющимся предметом торгов, и имеющимися в отношении этого имущества правоустанавливающими документами можно ознакомиться с момента публикации сообщения о продаже и до окончания приема заявок. Запросы заинтересованных лиц принимаются на адрес эл. почты bolotovamargaryta@yandex.ru.</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/1a457baa-fca4-4158-b304-0bf9e43c7b6c</t>
         </is>
       </c>
       <c r="AH2" s="3" t="n">
         <v>19435.24</v>
       </c>
       <c r="AI2" s="3" t="n">
         <v>883.42</v>
       </c>
       <c r="AQ2" s="4" t="n">
         <v>46308.07429398148</v>
       </c>
       <c r="AR2" s="4" t="n">
-        <v>46317.08061342593</v>
+        <v>46318.08067129629</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>