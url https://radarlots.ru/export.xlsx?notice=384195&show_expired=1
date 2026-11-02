--- v0 (2026-11-01)
+++ v1 (2026-11-02)
@@ -792,47 +792,47 @@
         <is>
           <t>770770565719</t>
         </is>
       </c>
       <c r="AC2" s="3" t="n">
         <v>46303.375</v>
       </c>
       <c r="AD2" s="3" t="n">
         <v>46343.75</v>
       </c>
       <c r="AF2" t="inlineStr">
         <is>
           <t>Жилой дом (из 6 жилых комнат), адрес (местонахождение): Республика Абхазия, г. Сухум, ул. Ланоба, 12/8
 Ознакомление со сведениями об имуществе, контактными данными организатора торгов, регламентом электронной площадки, проектами договоров о задатке и купли-продажи на ЭТП. С более подробной информацией относительно порядка проведения торгов, проектами договоров, выявления победителя и порядком заключения договора купли-продажи и оплаты за приобретенное имущество, порядком ознакомления (осмотра) имущества можно ознакомиться в период приема заявок на ЭТП АО «Центр дистанционных торгов», на ЕФРСБ и по контактам организатора торгов: адрес: 369000, КЧР, г. Черкесск, ул. Кавказская, 19/309, тел: 8-996-524-45-40, e-mail: mazurov15@mail.ru и контактам финансового управляющего: почтовый адрес: 369012, Карачаево-Черкесская Республика, г. Черкесск, ул. Доватора, д. 35, оф. 10, эл.почта: bytdaev.murat@yandex.ru, тел.: +7(928)385-24-32.</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/763e9139-b1e7-4886-854a-bf5f86e6e581</t>
         </is>
       </c>
       <c r="AQ2" s="3" t="n">
         <v>46302.90883101852</v>
       </c>
       <c r="AR2" s="3" t="n">
-        <v>46327.09027777778</v>
+        <v>46328.09178240741</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>