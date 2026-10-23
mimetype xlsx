--- v0 (2026-10-22)
+++ v1 (2026-10-23)
@@ -789,47 +789,47 @@
         <is>
           <t>772630620755</t>
         </is>
       </c>
       <c r="AC2" s="3" t="n">
         <v>46302.00069444445</v>
       </c>
       <c r="AD2" s="3" t="n">
         <v>46402.99930555555</v>
       </c>
       <c r="AF2" t="inlineStr">
         <is>
           <t>Дебиторская задолженность Расулова Мелика Морисовича, возникшая на основании Определения Арбитражного суда Московской области от 07.09.2021г. по делу №А41-15282/2019 в размере 7 295 215,43 рублей.
 С проектом договора купли-продажи, соглашения о задатке, характеристиками имущества можно ознакомиться на сайтах в сети интернет по адресам: www.cdtrf.ru, www.fedresurs.ru. Дополнительная информация по лотам по тел.:(843)226-22-44, 89872262244; эл.адрес: info@bankrot.in. Почтовый адрес: 420021, Республика Татарстан, г.Казань, а/я 57. Ознакомление с документами по имуществу производится по тел.:(843)226-22-44, 89872262244; эл.адрес: info@bankrot.in.</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/a2a90d48-9ce3-42cf-8c44-ef7b0b028fcf</t>
         </is>
       </c>
       <c r="AQ2" s="3" t="n">
         <v>46301.90329861111</v>
       </c>
       <c r="AR2" s="3" t="n">
-        <v>46316.90412037037</v>
+        <v>46318.90430555555</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>