--- v0 (2026-10-30)
+++ v1 (2026-10-31)
@@ -814,47 +814,47 @@
       <c r="AD2" s="4" t="n">
         <v>46349</v>
       </c>
       <c r="AF2" t="inlineStr">
         <is>
           <t>Земельный участок, площадью 1122 м2, расположенный по адресу: Ленинградская область, Всеволжский муниципальный район, Лесколовское сельское поселение, юго-восточная часть поселка Лесколово, массив Ойнелово, кадастровый (условный номер): 47:07:1502001:296; Жилой дом, площадью 87,9 м2, расположенный по адресу: Ленинградская область, Всеволжский муниципальный район, Лесколовское сельское поселение, юго-восточная часть поселка Лесколово, массив Ойнелово, кадастровый (условный номер): 47:07:1502001:2767
 *Продается со всеми недостатками, при их наличии. Могут иметься обременения.
 С имуществом, принадлежащим должнику можно ознакомиться по адресу места нахождения имущества самостоятельно. Ознакомление с договором о задатке и проектом договора купли-продажи имущества осуществляются в сети «Интернет» на сайте www.cdtrf.ru и www.bankrot.fedresurs.ru. Также с договором о задатке и проектом договора купли-продажи имущества, описанием, составом и характеристиками продаваемого имущества, а также иной дополнительной информацией можно ознакомиться в рабочие дни у финансового управляющего по предварительной записи с понедельника по четверг с 10:00 до 17:00 по телефону +79808574852 или по электронной почте torgi39@internet.ru.</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/f1a9d454-8521-4c67-a547-3d176df36fa2</t>
         </is>
       </c>
       <c r="AH2" s="3" t="n">
         <v>1387577.4</v>
       </c>
       <c r="AI2" s="3" t="n">
         <v>1236.7</v>
       </c>
       <c r="AQ2" s="4" t="n">
         <v>46297.07928240741</v>
       </c>
       <c r="AR2" s="4" t="n">
-        <v>46325.0895949074</v>
+        <v>46326.09518518519</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>