--- v0 (2026-10-31)
+++ v1 (2026-11-01)
@@ -787,47 +787,47 @@
         <is>
           <t>771703829710</t>
         </is>
       </c>
       <c r="AC2" s="3" t="n">
         <v>46295.375</v>
       </c>
       <c r="AD2" s="3" t="n">
         <v>46329.75</v>
       </c>
       <c r="AF2" t="inlineStr">
         <is>
           <t>МЕРСЕДЕС-БЕНЦ С230 КОМПРЕССОР, 2001 г.в., VIN: WDB2037471A127191.
 Покупателю необходимо проявить должную осмотрительность и осмотреть имущество по месту его нахождения - лично или через представителя по доверенности. Техническое состояние, комплектность и отсутствие скрытых недостатков не гарантируются. Возможны аресты, запреты на регистрационные действия и иные обременения - все действия по их снятию и погашению записей победитель торгов осуществляет самостоятельно и за свой счёт. Заявка на ознакомление подаётся в рабочие дни с 10:00 до 17:00 часов на e-mail: t.zakirov@arbitrazhrf.ru; по заявке предоставляется имеющаяся у финансового управляющего информация об имуществе и сведения о лице, во владении которого оно находится. Ознакомление с имуществом – по месту его нахождения, по предварительной записи по тел. +7 915 286-55-63 Ирина.</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/55e2880a-7b9b-4eac-b181-bcd007aac08c</t>
         </is>
       </c>
       <c r="AQ2" s="3" t="n">
         <v>46294.89517361111</v>
       </c>
       <c r="AR2" s="3" t="n">
-        <v>46326.08179398148</v>
+        <v>46327.08193287037</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>