--- v0 (2026-10-31)
+++ v1 (2026-11-01)
@@ -792,47 +792,47 @@
         <is>
           <t>911013146200</t>
         </is>
       </c>
       <c r="AC2" s="3" t="n">
         <v>46293.41666666666</v>
       </c>
       <c r="AD2" s="3" t="n">
         <v>46336.41666666666</v>
       </c>
       <c r="AF2" t="inlineStr">
         <is>
           <t>Земельный участок и жилой дом по адресу ст-ца Новотитаровская, улица Горького, д. 47/1. Имущество является предметом залога АО "БАНК ДОМ.РФ"
 С имуществом по лоту № 1 можно познакомиться по номеру телефона +7 989 802-72-02 по предварительной записи у организатора торгов.</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/5ff447b2-7bc9-425b-9e5b-6ed5984491fe</t>
         </is>
       </c>
       <c r="AQ2" s="3" t="n">
         <v>46288.88405092592</v>
       </c>
       <c r="AR2" s="3" t="n">
-        <v>46326.08527777778</v>
+        <v>46327.08356481481</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>