--- v0 (2026-10-22)
+++ v1 (2026-10-24)
@@ -826,47 +826,47 @@
         <is>
           <t>Земельный участок с кадастровым номером 30:12:030642:244, Назначение: для строительства и эксплуатации индивидуального жилого дома. Площадь 710,96 кв. м. Место нахождения: Астраханская область, г. Астрахань, Советский район, ул. 1-я Набережная Золотого затона, уч. 31 2. Здание с кадастровым номером 30:12:030642:1573, площадью 25,5 кв. м; Назначение: Жилое. Место нахождения: Астраханская область, г. Астрахань, Советский район, ул. 1-я Набережная Золотого затона, д. 31. Имущество находится в залоге у Скороход Е.В. на основании определения Арбитражного суда Московской области от 05.12.2025 по делу № А41-12980/2025. Реализуется единым лотом в соответствии со статьей 488 Гражданского кодекса РФ и статьей 35 Земельного кодекса РФ».
 Личный выезд по месту расположения объекта. Ознакомление с помощью публичной кадастровой карты</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/68af2b7f-ab30-42ab-94c6-e08021ee3779</t>
         </is>
       </c>
       <c r="AH2" s="3" t="n">
         <v>1718070.39</v>
       </c>
       <c r="AI2" s="3" t="n">
         <v>2416.55</v>
       </c>
       <c r="AM2" t="inlineStr">
         <is>
           <t>Собственность</t>
         </is>
       </c>
       <c r="AQ2" s="4" t="n">
         <v>46287.90024305556</v>
       </c>
       <c r="AR2" s="4" t="n">
-        <v>46317.09075231481</v>
+        <v>46319.09071759259</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>