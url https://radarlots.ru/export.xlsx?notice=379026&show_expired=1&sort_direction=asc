--- v0 (2026-10-22)
+++ v1 (2026-10-24)
@@ -820,47 +820,47 @@
       <c r="AF2" t="inlineStr">
         <is>
           <t>Земельный участок с кадастровым номером: 50:08:0050422:1085 по адресу: Московская область, Истринский район, Обушковское с/пос., дер. Покровское, бульв. Покровский, уч.209, общая площадь 1414 кв.м;
 Земельный участок с кадастровым номером: 50:08:0050422:1084 по адресу: Московская область, Истринский район, Обушковское с/пос., дер. Покровское, бульв. Покровский, уч.211, общая площадь 1506 кв.м.;
 Жилой дом с кадастровым номером 50:08:0050422:1853 по адресу: Московская область, Истринский муниципальный район, с/пос. Обушковское, д. Покровское, ул. Покровский бульвар, дом 211, площадь 483 кв.м.
 Имущество обременено арестом в рамках уголовного дела в отношении Курдюкова Ю.В.: Постановление Никулинского районного суда города Москвы о наложении ареста, выдан 02.08.2022, Максимов М.К., судья Никулинского районного суда города Москвы; Постановление Никулинского районного суда города Москвы, выдан 21.09.2022, Никулинский районный суд города Москвы полное наименование должности уполномоченного федеральным законом должностного лица: Судья Никулинского районного суда города Москвы Максимов М.К., Постановление, № 12001450007000070, выдан 25.10.2022, Никулинский районный суд г. Москвы, Постановление Никулинского районного суда г. Москвы, № 12001450007000070, выдан 23.12.2022, Никулинский районный суд г. Москвы полное наименование должности уполномоченного федеральным законом должностного лица: Судья Никулинского районного суда г. Москвы Фигурина Н.Н., Постановление, № б/н, выдан 08.10.2024, Дорогомиловский районный суд города Москвы.
 Титульным собственников имущества в настоящее время является Алёшина Наталия Сергеевна. Право собственности Курдюкова Ю.В. на данное имущество восстановлено Апелляционным определением Судебной коллегии по гражданским делам Московского областного суда от 23.11.2022 по делу № 2-525/2022 (Суд первой инстанции Истринский городской суд Московской области).
 По запросу в свободной форме на адрес электронной почты au.ss.erofeev@gmail.com телефон 8 (926) 831-46-19</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/55c7c367-d9af-4f00-a592-7a5bdcad1dde</t>
         </is>
       </c>
       <c r="AH2" s="3" t="n">
         <v>6751072.3</v>
       </c>
       <c r="AI2" s="3" t="n">
         <v>4774.45</v>
       </c>
       <c r="AQ2" s="4" t="n">
         <v>46281.89606481481</v>
       </c>
       <c r="AR2" s="4" t="n">
-        <v>46317.08636574074</v>
+        <v>46319.08618055555</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>