--- v0 (2026-10-23)
+++ v1 (2026-10-24)
@@ -722,51 +722,51 @@
           <t>Обновлён</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>fedresurs:4f9156b3-cd7a-4244-b889-da14c76f39f1_1</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>379019</t>
         </is>
       </c>
       <c r="D2" t="n">
         <v>1</v>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>Опубликован</t>
+          <t>Определение победителя</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>Квартира площадью 36,1 кв. м. с кадастровым номером 23:43:0143021:46717, расположенная по адресу: Российская Федерация, Краснодарский край, городской округ город Краснодар, г. Краснодар, ул. им.…</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>Жилые помещения</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>Краснодарский край</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>Российская Федерация, Краснодарский край, городской округ город Краснодар, г. Краснодар, ул. им. Героя Советского Союза Дмитрия Мирошниченко, д. 41, кв. 241</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
           <t>23:43:0143021:46717</t>
@@ -830,47 +830,47 @@
         </is>
       </c>
       <c r="AH2" s="3" t="n">
         <v>2085963.05</v>
       </c>
       <c r="AI2" s="3" t="n">
         <v>57782.91</v>
       </c>
       <c r="AJ2" s="5" t="n">
         <v>-1.636671824076654</v>
       </c>
       <c r="AK2" t="inlineStr">
         <is>
           <t>7/Этаж</t>
         </is>
       </c>
       <c r="AL2" t="inlineStr">
         <is>
           <t>Жилое</t>
         </is>
       </c>
       <c r="AQ2" s="4" t="n">
         <v>46281.89599537037</v>
       </c>
       <c r="AR2" s="4" t="n">
-        <v>46318.08761574074</v>
+        <v>46319.09104166667</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>