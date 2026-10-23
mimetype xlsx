--- v0 (2026-10-22)
+++ v1 (2026-10-23)
@@ -722,51 +722,51 @@
           <t>Обновлён</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>fedresurs:ceef9531-5102-4cc6-ae69-4392b279d0db_1</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>378999</t>
         </is>
       </c>
       <c r="D2" t="n">
         <v>1</v>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>Приём заявок</t>
+          <t>Определение победителя</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>Квартира, состоящая из 2-х комнат, общей площадью 46.70 кв.м., в том числе жилая 24.20 кв.м., расположенная по адресу: 143360 МОСКОВСКАЯ ОБЛ., НАРО-ФОМИНСКИЙ РАЙОН, Г. АПРЕЛЕВКА, УЛ.ОСТРОВСКОГО, ДОМ…</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>Жилые помещения</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>Московская область</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>143360 МОСКОВСКАЯ ОБЛ., НАРО-ФОМИНСКИЙ РАЙОН, Г. АПРЕЛЕВКА, УЛ.ОСТРОВСКОГО, ДОМ 38, ПОМ. 317</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
           <t>50:26:0160405:1488</t>
@@ -830,47 +830,47 @@
         </is>
       </c>
       <c r="AH2" s="3" t="n">
         <v>4907411.59</v>
       </c>
       <c r="AI2" s="3" t="n">
         <v>105083.76</v>
       </c>
       <c r="AJ2" s="5" t="n">
         <v>-0.6913193132023394</v>
       </c>
       <c r="AK2" t="inlineStr">
         <is>
           <t>11/Этаж</t>
         </is>
       </c>
       <c r="AL2" t="inlineStr">
         <is>
           <t>Жилое</t>
         </is>
       </c>
       <c r="AQ2" s="4" t="n">
         <v>46281.8999537037</v>
       </c>
       <c r="AR2" s="4" t="n">
-        <v>46317.08638888889</v>
+        <v>46318.08827546296</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>