--- v0 (2026-10-22)
+++ v1 (2026-10-24)
@@ -721,51 +721,51 @@
           <t>Обновлён</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>fedresurs:dbe5954e-677e-4014-b28a-962775fe02c3_1</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>378998</t>
         </is>
       </c>
       <c r="D2" t="n">
         <v>1</v>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>Опубликован</t>
+          <t>Состоялся</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>Земельный участок, площадь 3000 +/- 19 кв.м., адрес (местонахождение): Россия, Владимирская область, Меленковский район, СП Денятинское, деревня Чабышево, ул. Центральная, дом зу 19, кадастровый…</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>Жилые помещения</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>Владимирская область</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>Россия, Владимирская область, Меленковский район, СП Денятинское, деревня Чабышево, ул. Центральная, дом зу 19</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
           <t>33:16:000201:19</t>
@@ -821,47 +821,47 @@
         <is>
           <t>Земельный участок, площадь 3000 +/- 19 кв.м., адрес (местонахождение): Россия, Владимирская область, Меленковский район, СП Денятинское, деревня Чабышево, ул. Центральная, дом зу 19, кадастровый (условный) номер: 33:16:000201:19, вид собственности: индивидуальная. Жилой дом, площадь 44.7 кв.м., назначение: Жилой дом, адрес (местонахождение): Россия, Владимирская область, Меленковский район, СП Денятинское, деревня Чабышево, ул. Центральная, дом д. 19, кадастровый (условный) номер: 33:16:000201:242, вид собственности: индивидуальная.
 С имуществом, являющимся предметом торгов, можно ознакомиться по предварительной записи. На момент опубликования сообщения имущество не имеет обременения (ограничения). Телефон для записи на осмотр +7 (916) 319-34-50 Елизаров Валерий Владимирович</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/dbe5954e-677e-4014-b28a-962775fe02c3</t>
         </is>
       </c>
       <c r="AH2" s="3" t="n">
         <v>457050</v>
       </c>
       <c r="AI2" s="3" t="n">
         <v>152.35</v>
       </c>
       <c r="AM2" t="inlineStr">
         <is>
           <t>Собственность</t>
         </is>
       </c>
       <c r="AQ2" s="4" t="n">
         <v>46281.90085648148</v>
       </c>
       <c r="AR2" s="4" t="n">
-        <v>46317.08646990741</v>
+        <v>46319.09034722222</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>