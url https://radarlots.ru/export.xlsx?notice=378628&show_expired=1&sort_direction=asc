--- v0 (2026-10-14)
+++ v1 (2026-10-21)
@@ -831,47 +831,47 @@
         </is>
       </c>
       <c r="AH2" s="3" t="n">
         <v>17114656.45</v>
       </c>
       <c r="AI2" s="3" t="n">
         <v>188695.22</v>
       </c>
       <c r="AJ2" s="5" t="n">
         <v>-0.4244516138096364</v>
       </c>
       <c r="AK2" t="inlineStr">
         <is>
           <t>5/Этаж</t>
         </is>
       </c>
       <c r="AL2" t="inlineStr">
         <is>
           <t>Жилое</t>
         </is>
       </c>
       <c r="AQ2" s="4" t="n">
         <v>46280.899375</v>
       </c>
       <c r="AR2" s="4" t="n">
-        <v>46309.08326388889</v>
+        <v>46317.09291666667</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>