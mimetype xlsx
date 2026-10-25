--- v1 (2026-10-21)
+++ v2 (2026-10-25)
@@ -722,51 +722,51 @@
           <t>Обновлён</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>fedresurs:ea17c11f-065f-42f0-9358-b02bf3d49712_1</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>378628</t>
         </is>
       </c>
       <c r="D2" t="n">
         <v>1</v>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>Опубликован</t>
+          <t>Состоялся</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>Недвижимое имущество – жилое помещение - квартира, площадью 90,70 кв.м, кадастровый номер: 77:06:0012003:2405, расположенное по адресу: Российская Федерация, г. Москва, ул. Бартеневская, д.9, кв. 131</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>Жилые помещения</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>г. Москва</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>Российская Федерация, г. Москва, ул. Бартеневская, д.9, кв. 131 С имуществом, являющимся предметом торгов, можно ознакомиться по адресу: Российская Федерация, г. Москва, ул. Бартеневская, д.9, кв. 131, и по предварительной записи у организатора торгов по номеру</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
           <t>77:06:0012003:2405</t>
@@ -831,47 +831,47 @@
         </is>
       </c>
       <c r="AH2" s="3" t="n">
         <v>17114656.45</v>
       </c>
       <c r="AI2" s="3" t="n">
         <v>188695.22</v>
       </c>
       <c r="AJ2" s="5" t="n">
         <v>-0.4244516138096364</v>
       </c>
       <c r="AK2" t="inlineStr">
         <is>
           <t>5/Этаж</t>
         </is>
       </c>
       <c r="AL2" t="inlineStr">
         <is>
           <t>Жилое</t>
         </is>
       </c>
       <c r="AQ2" s="4" t="n">
         <v>46280.899375</v>
       </c>
       <c r="AR2" s="4" t="n">
-        <v>46317.09291666667</v>
+        <v>46318.09542824074</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>