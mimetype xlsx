--- v0 (2026-10-31)
+++ v1 (2026-11-01)
@@ -817,47 +817,47 @@
       </c>
       <c r="AF2" t="inlineStr">
         <is>
           <t>кадастровый номер: 23:37:0605001:89; вид разрешённого использования объекта: земельные участки садоводческих товариществ; местоположение: Краснодарский край, г. Анапа, СОТ «Строитель» 116, 458. Площадь 500; вид права, доля в праве: общая долевая собственность, доля в праве ?; дата государственной регистрации: 06.02.2019; номер государственной регистрации: 23:37:0605001:89-23/026/2019-1; основание государственной регистрации: выдан 28.01.2019;
 С имуществом можно ознакомиться с момента публикации сообщения о продаже имущества и до окончания приема заявок. Ознакомление с имуществом возможно при предварительном согласовании времени с финансовым управляющим Фефеловой О.С. по тел. 89141618889, e-mail: fefelova_online@mail.ru.</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/6541073c-26e8-43b0-9c3b-c93bf15d4f4e</t>
         </is>
       </c>
       <c r="AH2" s="3" t="n">
         <v>309730</v>
       </c>
       <c r="AI2" s="3" t="n">
         <v>619.46</v>
       </c>
       <c r="AJ2" s="5" t="n">
         <v>-0.278532915765344</v>
       </c>
       <c r="AQ2" s="4" t="n">
         <v>46277.08420138889</v>
       </c>
       <c r="AR2" s="4" t="n">
-        <v>46326.09368055555</v>
+        <v>46327.08938657407</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>