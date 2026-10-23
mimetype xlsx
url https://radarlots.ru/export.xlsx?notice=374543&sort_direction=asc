--- v0 (2026-10-22)
+++ v1 (2026-10-23)
@@ -813,47 +813,47 @@
         <is>
           <t>-нежилое здание площадью 38,4 кв.м, с кадастровым номером 23:50:0102152:109, Краснодарский край, Тихорецкий р-н, г. Тихорецк, ул. Кирова, 1Г; - нежилое здание площадью 13,5 кв.м, с кадастровым номером 23:50:0102152:110, Краснодарский край, Тихорецкий р-н, г. Тихорецк, ул. Кирова, 1Г; -нежилое здание площадью 59 кв.м, с кадастровым номером 23:50:0102152:111,: Краснодарский край, Тихорецкий р-н, г. Тихорецк, ул. Кирова, 1Г; - земельный участок площадью 136 кв.м, с кадастровым номером 23:50:0102152:9, Краснодарский край, Тихорецкий р-н, г. Тихорецк, ул. Кирова, 1Г.
 Ознакомление с Имуществом производится по адресу его нахождения: Краснодарский край, Тихорецкий р-н, г. Тихорецк, ул. Кирова, 1Г, по предварительной договоренности с Конкурсным управляющим, в рабочие дни с 09.00 до 17.00, телефон Конкурсного управляющего: 8-918-293-35-48, адрес электронной почты: oneko2006@yandex.ru</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/658ced72-fcd1-45b5-8145-b7c1c200a600</t>
         </is>
       </c>
       <c r="AH2" s="3" t="n">
         <v>659952.37</v>
       </c>
       <c r="AI2" s="3" t="n">
         <v>17186.26</v>
       </c>
       <c r="AL2" t="inlineStr">
         <is>
           <t>Нежилое</t>
         </is>
       </c>
       <c r="AQ2" s="4" t="n">
         <v>46275.10733796296</v>
       </c>
       <c r="AR2" s="4" t="n">
-        <v>46317.0850462963</v>
+        <v>46318.08495370371</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>