--- v0 (2026-10-21)
+++ v1 (2026-10-22)
@@ -813,47 +813,47 @@
       </c>
       <c r="AD2" s="4" t="n">
         <v>46320.75</v>
       </c>
       <c r="AF2" t="inlineStr">
         <is>
           <t>Лот №1 - 1/4 доля в праве на земельный участок, площадь 1800 кв.м., адрес (местонахождение): 433369, Ульяновская обл, Тереньгульский р-н, село Сосновка, ул Лесная, д 7, кадастровый (условный) номер: 73:18:031401:91. Находится в долевой собственности, 1/4 доля в праве на здание, площадь 31.5 кв.м., назначение: жилое, адрес (местонахождение): 433369, Ульяновская обл, Тереньгульский р-н, село Сосновка, ул Лесная, д 7, кадастровый (условный) номер: 73:18:031401:301. Находится в долевой собственности.
 Получить доп.информацию и ознакомиться с лотом можно у ФУ с даты публикации сообщения и до окончания приема заявок по будням с 10:00 до 17:00 (по МСК) по эл.почте arbitr281@gmail.com или по тел. +7 903 300-01-83, а также на электронной торговой площадке.</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/fd3b94fb-b935-491e-9a02-1c38d8aa1375</t>
         </is>
       </c>
       <c r="AH2" s="3" t="n">
         <v>166023.9</v>
       </c>
       <c r="AI2" s="3" t="n">
         <v>92.23999999999999</v>
       </c>
       <c r="AQ2" s="4" t="n">
         <v>46275.12726851852</v>
       </c>
       <c r="AR2" s="4" t="n">
-        <v>46316.89988425926</v>
+        <v>46317.08111111111</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>