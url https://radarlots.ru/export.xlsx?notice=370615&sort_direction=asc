--- v0 (2026-10-31)
+++ v1 (2026-10-31)
@@ -787,47 +787,47 @@
         <is>
           <t>6325077085</t>
         </is>
       </c>
       <c r="AC2" s="3" t="n">
         <v>46259.5</v>
       </c>
       <c r="AD2" s="3" t="n">
         <v>46335.5</v>
       </c>
       <c r="AF2" t="inlineStr">
         <is>
           <t>Дебиторская задолженность населения по коммунальным платежам по адресу г. Сызрань, Связистов ул, д.2, сумма задолженности 13217,95руб.
 Дебиторская задолженность населения по коммунальным платежам по адресу г. Сызрань, Связистов ул, д.2, сумма задолженности 13217,95руб.</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/b4432dcf-3b26-4064-a3a7-62d688bf6c48</t>
         </is>
       </c>
       <c r="AQ2" s="3" t="n">
         <v>46275.16678240741</v>
       </c>
       <c r="AR2" s="3" t="n">
-        <v>46326.08604166667</v>
+        <v>46327.08398148148</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>