--- v0 (2026-10-20)
+++ v1 (2026-10-20)
@@ -784,47 +784,47 @@
         <is>
           <t>7728313890</t>
         </is>
       </c>
       <c r="AC2" s="3" t="n">
         <v>46237.5</v>
       </c>
       <c r="AD2" s="3" t="n">
         <v>46339.75</v>
       </c>
       <c r="AF2" t="inlineStr">
         <is>
           <t>Дебиторская задолженность ООО "ЧОО "СТАРТ-В": Право требования к Макарову Евгению Анатольевичу на основании Решения Севского районного суда Брянской области по делу № 2-28/2026 от 8 мая 2026 года.
 Дополнительную информацию можно получить с даты публикации и до окончания периода приема заявок по будням с 10:00 до 18:00 (время МСК). Ознакомление с имуществом по предварительной записи по email: brokersy@bk.ru.</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/387f83ac-5cb3-4cfa-84aa-e9e4c8a63fbd</t>
         </is>
       </c>
       <c r="AQ2" s="3" t="n">
         <v>46309.09649305556</v>
       </c>
       <c r="AR2" s="3" t="n">
-        <v>46315.09652777778</v>
+        <v>46315.91733796296</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>