--- v0 (2026-10-21)
+++ v1 (2026-10-22)
@@ -834,51 +834,51 @@
       <c r="AF2" t="inlineStr">
         <is>
           <t>Жилой дом, общ.пл. 220,5 кв.м., к/н: 50:04:0230501:484; Зем. уч., общ.пл. 1590 +/-29 кв.м., к/н: 50:04:0230501:379. Адрес: МО, м.о. Дмитровский, д. Борносово, тер. объединения Речная долина, д. 139.</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://torgi.gov.ru/new/public/lots/lot/24000035330000000620_1</t>
         </is>
       </c>
       <c r="AH2" s="3" t="n">
         <v>6817517.75</v>
       </c>
       <c r="AI2" s="3" t="n">
         <v>30918.45</v>
       </c>
       <c r="AL2" t="inlineStr">
         <is>
           <t>Жилой дом</t>
         </is>
       </c>
       <c r="AQ2" s="4" t="n">
         <v>46315.06587962963</v>
       </c>
       <c r="AR2" s="4" t="n">
-        <v>46316.06512731482</v>
+        <v>46317.06533564815</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>torgi_gov:24000035330000000620_12</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>24000035330000000620</t>
         </is>
       </c>
       <c r="D3" t="n">
         <v>12</v>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -970,51 +970,51 @@
       <c r="AF3" t="inlineStr">
         <is>
           <t>Жилой дом, общ.пл. 69,7 кв.м., к/н: 50:27:0020703:591; Зем. уч., общ.пл. 480 +/-8 кв.м., к/н: 50:27:0020703:284, адрес: МО, г.о. Подольск, д Новоколедино, тер. СНТ Бережки, д. 105.</t>
         </is>
       </c>
       <c r="AG3" t="inlineStr">
         <is>
           <t>https://torgi.gov.ru/new/public/lots/lot/24000035330000000620_12</t>
         </is>
       </c>
       <c r="AH3" s="3" t="n">
         <v>632699.74</v>
       </c>
       <c r="AI3" s="3" t="n">
         <v>9077.469999999999</v>
       </c>
       <c r="AL3" t="inlineStr">
         <is>
           <t>Жилой дом</t>
         </is>
       </c>
       <c r="AQ3" s="4" t="n">
         <v>46315.06587962963</v>
       </c>
       <c r="AR3" s="4" t="n">
-        <v>46316.06512731482</v>
+        <v>46317.06533564815</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>torgi_gov:24000035330000000620_7</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>24000035330000000620</t>
         </is>
       </c>
       <c r="D4" t="n">
         <v>7</v>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -1106,51 +1106,51 @@
       <c r="AF4" t="inlineStr">
         <is>
           <t>Жилой дом, общ.пл. 240,9 кв.м., к/н: 50:11:0030206:274; Зем. уч., общ.пл. 209 +/-5 кв.м., к/н: 50:11:0030206:257. Адрес: МО, г.о. Красногорск, пгт. Нахабино, ул. Станционная, двлд. 10Е.</t>
         </is>
       </c>
       <c r="AG4" t="inlineStr">
         <is>
           <t>https://torgi.gov.ru/new/public/lots/lot/24000035330000000620_7</t>
         </is>
       </c>
       <c r="AH4" s="3" t="n">
         <v>9767370.76</v>
       </c>
       <c r="AI4" s="3" t="n">
         <v>40545.33</v>
       </c>
       <c r="AL4" t="inlineStr">
         <is>
           <t>Жилой дом</t>
         </is>
       </c>
       <c r="AQ4" s="4" t="n">
         <v>46315.06587962963</v>
       </c>
       <c r="AR4" s="4" t="n">
-        <v>46316.06512731482</v>
+        <v>46317.06533564815</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>torgi_gov:24000035330000000620_9</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>24000035330000000620</t>
         </is>
       </c>
       <c r="D5" t="n">
         <v>9</v>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -1242,51 +1242,51 @@
       <c r="AF5" t="inlineStr">
         <is>
           <t>Жилой дом, общ.пл. 27,5 кв.м., к/н: 50:18:0070309:274; Зем. уч., общ.пл. 3000 кв.м., к/н: 50:18:0070309:135. Адрес: МО, м.о. Можайский, д. Настасьино, д. 23.</t>
         </is>
       </c>
       <c r="AG5" t="inlineStr">
         <is>
           <t>https://torgi.gov.ru/new/public/lots/lot/24000035330000000620_9</t>
         </is>
       </c>
       <c r="AH5" s="3" t="n">
         <v>502479.7</v>
       </c>
       <c r="AI5" s="3" t="n">
         <v>18271.99</v>
       </c>
       <c r="AL5" t="inlineStr">
         <is>
           <t>Жилой дом</t>
         </is>
       </c>
       <c r="AQ5" s="4" t="n">
         <v>46315.06587962963</v>
       </c>
       <c r="AR5" s="4" t="n">
-        <v>46316.06512731482</v>
+        <v>46317.06533564815</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>torgi_gov:24000035330000000620_11</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>24000035330000000620</t>
         </is>
       </c>
       <c r="D6" t="n">
         <v>11</v>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -1386,51 +1386,51 @@
         </is>
       </c>
       <c r="AH6" s="3" t="n">
         <v>1511472.47</v>
       </c>
       <c r="AI6" s="3" t="n">
         <v>49883.58</v>
       </c>
       <c r="AJ6" s="5" t="n">
         <v>-0.5422311992225701</v>
       </c>
       <c r="AK6" t="inlineStr">
         <is>
           <t>02/Этаж</t>
         </is>
       </c>
       <c r="AL6" t="inlineStr">
         <is>
           <t>Жилое</t>
         </is>
       </c>
       <c r="AQ6" s="4" t="n">
         <v>46315.06539351852</v>
       </c>
       <c r="AR6" s="4" t="n">
-        <v>46316.0646412037</v>
+        <v>46317.0646412037</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>torgi_gov:24000035330000000620_13</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>24000035330000000620</t>
         </is>
       </c>
       <c r="D7" t="n">
         <v>13</v>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -1530,51 +1530,51 @@
         </is>
       </c>
       <c r="AH7" s="3" t="n">
         <v>3094931.64</v>
       </c>
       <c r="AI7" s="3" t="n">
         <v>64210.2</v>
       </c>
       <c r="AJ7" s="5" t="n">
         <v>-0.1349960414634555</v>
       </c>
       <c r="AK7" t="inlineStr">
         <is>
           <t>04/Этаж</t>
         </is>
       </c>
       <c r="AL7" t="inlineStr">
         <is>
           <t>Жилое</t>
         </is>
       </c>
       <c r="AQ7" s="4" t="n">
         <v>46315.06539351852</v>
       </c>
       <c r="AR7" s="4" t="n">
-        <v>46316.0646412037</v>
+        <v>46317.0646412037</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>torgi_gov:24000035330000000620_15</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>24000035330000000620</t>
         </is>
       </c>
       <c r="D8" t="n">
         <v>15</v>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -1674,51 +1674,51 @@
         </is>
       </c>
       <c r="AH8" s="3" t="n">
         <v>5640144.02</v>
       </c>
       <c r="AI8" s="3" t="n">
         <v>115104.98</v>
       </c>
       <c r="AJ8" s="5" t="n">
         <v>0.03516202765332921</v>
       </c>
       <c r="AK8" t="inlineStr">
         <is>
           <t>06/Этаж</t>
         </is>
       </c>
       <c r="AL8" t="inlineStr">
         <is>
           <t>Жилое</t>
         </is>
       </c>
       <c r="AQ8" s="4" t="n">
         <v>46315.06539351852</v>
       </c>
       <c r="AR8" s="4" t="n">
-        <v>46316.0646412037</v>
+        <v>46317.0646412037</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>torgi_gov:24000035330000000620_8</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>24000035330000000620</t>
         </is>
       </c>
       <c r="D9" t="n">
         <v>8</v>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -1818,47 +1818,47 @@
         </is>
       </c>
       <c r="AH9" s="3" t="n">
         <v>4989479.94</v>
       </c>
       <c r="AI9" s="3" t="n">
         <v>134487.33</v>
       </c>
       <c r="AJ9" s="5" t="n">
         <v>-0.4679786446841592</v>
       </c>
       <c r="AK9" t="inlineStr">
         <is>
           <t>10/Этаж</t>
         </is>
       </c>
       <c r="AL9" t="inlineStr">
         <is>
           <t>Жилое</t>
         </is>
       </c>
       <c r="AQ9" s="4" t="n">
         <v>46315.06539351852</v>
       </c>
       <c r="AR9" s="4" t="n">
-        <v>46316.0646412037</v>
+        <v>46317.0646412037</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>