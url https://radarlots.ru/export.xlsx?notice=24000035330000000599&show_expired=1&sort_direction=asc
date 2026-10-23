--- v0 (2026-10-16)
+++ v1 (2026-10-23)
@@ -722,51 +722,51 @@
           <t>Обновлён</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>torgi_gov:24000035330000000599_3</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>24000035330000000599</t>
         </is>
       </c>
       <c r="D2" t="n">
         <v>3</v>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>Приём заявок</t>
+          <t>Не состоялся</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>1/4 доли в праве собств. на квартиру, общ.пл. 52,8 кв.м., к/н: 50:20:0000000:305799, адрес: МО, Одинцовский р-н, п. Часцы-1, д. 102, кв. 1. П.1416-ПОТ от 04.09.26. Собств: Королев А.А. Взыск: Королева Д.Я. Цена: 1 327 000,00 р.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>Жилые помещения</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>Московская область</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>обл Московская МО, Одинцовский р-н, п. Часцы-1, д. 102, кв. 1.</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
           <t>50:20:0000000:305799</t>
@@ -866,51 +866,51 @@
       <c r="AR2" s="4" t="n">
         <v>46308.06517361111</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>torgi_gov:24000035330000000599_2</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>24000035330000000599</t>
         </is>
       </c>
       <c r="D3" t="n">
         <v>2</v>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>Приём заявок</t>
+          <t>Не состоялся</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>1/2 доли в праве собств. на нежил. пом., общ.пл. 31,4 кв.м., к/н: 50:49:0010101:997, адрес: МО, г.о. Одинцовский, г. Звенигород, мкр. Супонево, д. 4, пом. 5. П.1403-ПОТ от 04.09.26. Собств: Ядыкина Е.А. Взыск: Кобяков С.М. Цена: 2 819 000,00 р.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
           <t>Нежилые помещения</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>Московская область</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>обл. Московская МО, г.о. Одинцовский, г. Звенигород, мкр. Супонево, д. 4, пом. 5.</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
           <t>50:49:0010101:997</t>
@@ -1010,51 +1010,51 @@
       <c r="AR3" s="4" t="n">
         <v>46308.06539351852</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>torgi_gov:24000035330000000599_4</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>24000035330000000599</t>
         </is>
       </c>
       <c r="D4" t="n">
         <v>4</v>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>Приём заявок</t>
+          <t>Не состоялся</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>Нежилое строение, общ.пл. 18,9 кв.м., к/н: 50:27:0020715:108; Нежилое строение, общ.пл. 18,9 кв.м., к/н: 50:27:0020715:109;  Зем. уч., общ.пл. 357 кв.м., к/н: 50:27:0020715:66. Адрес: МО, Подольский р-н, Стрелковское с/п, вбл.п. Сельхозтехника, с/т «Коллективный сад №3», уч.91. П.1400-ПОТ от 04.09.26. Собств: Байрамов Э.И. Оглы. Взыск: Раджабов Ш.Т. Цена: 3 215 000,00 р.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
           <t>Нежилые помещения</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>Московская область</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
           <t>обл. Московская МО, Подольский р-н, Стрелковское с/п, вбл.п. Сельхозтехника, с/т «Коллективный сад №3», уч.91.</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
           <t>50:27:0020715:108</t>