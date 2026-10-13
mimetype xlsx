--- v0 (2026-10-12)
+++ v1 (2026-10-13)
@@ -834,51 +834,51 @@
       <c r="AF2" t="inlineStr">
         <is>
           <t>Жилой дом, общ.пл. 658,8 кв.м., к/н: 50:21:0060208:1344; Зем. уч., общ.пл. 1500 +/-14 кв.м., к/н: 50:21:0060208:163. Адрес: МО, г.о. Ленинский, д. Григорчиково, д. 69.</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://torgi.gov.ru/new/public/lots/lot/24000035320000000593_2</t>
         </is>
       </c>
       <c r="AH2" s="3" t="n">
         <v>21727775.38</v>
       </c>
       <c r="AI2" s="3" t="n">
         <v>32980.84</v>
       </c>
       <c r="AL2" t="inlineStr">
         <is>
           <t>Жилой дом</t>
         </is>
       </c>
       <c r="AQ2" s="4" t="n">
         <v>46303.06542824074</v>
       </c>
       <c r="AR2" s="4" t="n">
-        <v>46307.06505787037</v>
+        <v>46309.06579861111</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>torgi_gov:24000035320000000593_3</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>24000035320000000593</t>
         </is>
       </c>
       <c r="D3" t="n">
         <v>3</v>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -970,51 +970,51 @@
       <c r="AF3" t="inlineStr">
         <is>
           <t>Жилой дом, общ.пл. 176,9 кв.м., к/н: 50:21:0030210:36085; Зем. уч., общ.пл. 600 кв.м., к/н: 50:21:0030210:28, адрес: МО, г. о. Ленинский, д. Жабкино, терр. СНТ Дубрава-2, д. 2/31.</t>
         </is>
       </c>
       <c r="AG3" t="inlineStr">
         <is>
           <t>https://torgi.gov.ru/new/public/lots/lot/24000035320000000593_3</t>
         </is>
       </c>
       <c r="AH3" s="3" t="n">
         <v>7311370.78</v>
       </c>
       <c r="AI3" s="3" t="n">
         <v>41330.53</v>
       </c>
       <c r="AL3" t="inlineStr">
         <is>
           <t>Жилой дом</t>
         </is>
       </c>
       <c r="AQ3" s="4" t="n">
         <v>46303.06542824074</v>
       </c>
       <c r="AR3" s="4" t="n">
-        <v>46307.06505787037</v>
+        <v>46309.06579861111</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>torgi_gov:24000035320000000593_1</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>24000035320000000593</t>
         </is>
       </c>
       <c r="D4" t="n">
         <v>1</v>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -1114,51 +1114,51 @@
         </is>
       </c>
       <c r="AH4" s="3" t="n">
         <v>3080232.58</v>
       </c>
       <c r="AI4" s="3" t="n">
         <v>90065.28</v>
       </c>
       <c r="AJ4" s="5" t="n">
         <v>-0.3554820590852914</v>
       </c>
       <c r="AK4" t="inlineStr">
         <is>
           <t>04/Этаж</t>
         </is>
       </c>
       <c r="AL4" t="inlineStr">
         <is>
           <t>Жилое</t>
         </is>
       </c>
       <c r="AQ4" s="4" t="n">
         <v>46303.06494212963</v>
       </c>
       <c r="AR4" s="4" t="n">
-        <v>46307.0646412037</v>
+        <v>46309.06532407407</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>torgi_gov:24000035320000000593_4</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>24000035320000000593</t>
         </is>
       </c>
       <c r="D5" t="n">
         <v>4</v>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -1258,51 +1258,51 @@
         </is>
       </c>
       <c r="AH5" s="3" t="n">
         <v>3741380.29</v>
       </c>
       <c r="AI5" s="3" t="n">
         <v>94004.53</v>
       </c>
       <c r="AJ5" s="5" t="n">
         <v>-0.1553917712011039</v>
       </c>
       <c r="AK5" t="inlineStr">
         <is>
           <t>11/Этаж</t>
         </is>
       </c>
       <c r="AL5" t="inlineStr">
         <is>
           <t>Жилое</t>
         </is>
       </c>
       <c r="AQ5" s="4" t="n">
         <v>46303.06494212963</v>
       </c>
       <c r="AR5" s="4" t="n">
-        <v>46307.0646412037</v>
+        <v>46309.06532407407</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>torgi_gov:24000035320000000593_5</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>24000035320000000593</t>
         </is>
       </c>
       <c r="D6" t="n">
         <v>5</v>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -1402,47 +1402,47 @@
         </is>
       </c>
       <c r="AH6" s="3" t="n">
         <v>3157159.68</v>
       </c>
       <c r="AI6" s="3" t="n">
         <v>94809.60000000001</v>
       </c>
       <c r="AJ6" s="5" t="n">
         <v>-0.230976609963548</v>
       </c>
       <c r="AK6" t="inlineStr">
         <is>
           <t>10/Этаж</t>
         </is>
       </c>
       <c r="AL6" t="inlineStr">
         <is>
           <t>Жилое</t>
         </is>
       </c>
       <c r="AQ6" s="4" t="n">
         <v>46303.06494212963</v>
       </c>
       <c r="AR6" s="4" t="n">
-        <v>46307.0646412037</v>
+        <v>46309.06532407407</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>