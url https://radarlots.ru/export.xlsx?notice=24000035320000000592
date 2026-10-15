--- v0 (2026-10-14)
+++ v1 (2026-10-15)
@@ -834,51 +834,51 @@
       <c r="AF2" t="inlineStr">
         <is>
           <t>Жилой дом, общ.пл. 131,7 кв.м., к/н: 50:08:0050329:2702; Зем.уч., общ.пл. 514 +/-8 кв.м., к/н: 50:08:0050329:2330. Адрес: МО, м.о. Истра, д. Аносино, ул. Кленовая, д. 11.</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://torgi.gov.ru/new/public/lots/lot/24000035320000000592_8</t>
         </is>
       </c>
       <c r="AH2" s="3" t="n">
         <v>4289159.91</v>
       </c>
       <c r="AI2" s="3" t="n">
         <v>32567.65</v>
       </c>
       <c r="AL2" t="inlineStr">
         <is>
           <t>Жилой дом</t>
         </is>
       </c>
       <c r="AQ2" s="4" t="n">
         <v>46303.06542824074</v>
       </c>
       <c r="AR2" s="4" t="n">
-        <v>46309.06579861111</v>
+        <v>46310.0654050926</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>torgi_gov:24000035320000000592_9</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>24000035320000000592</t>
         </is>
       </c>
       <c r="D3" t="n">
         <v>9</v>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -970,51 +970,51 @@
       <c r="AF3" t="inlineStr">
         <is>
           <t>Жилой дом, общ.пл. 107,4 кв.м., к/н: 50:08:0040336:992; Зем.уч., общ.пл. 883 +/- 260 кв.м., к/н: 50:08:0040336:192. Адрес: МО, Истринский г.о., с/пос. Ермолинское, дер. Еремеево, кв-л 0040336.</t>
         </is>
       </c>
       <c r="AG3" t="inlineStr">
         <is>
           <t>https://torgi.gov.ru/new/public/lots/lot/24000035320000000592_9</t>
         </is>
       </c>
       <c r="AH3" s="3" t="n">
         <v>4793207.72</v>
       </c>
       <c r="AI3" s="3" t="n">
         <v>44629.49</v>
       </c>
       <c r="AL3" t="inlineStr">
         <is>
           <t>Жилой дом</t>
         </is>
       </c>
       <c r="AQ3" s="4" t="n">
         <v>46303.06542824074</v>
       </c>
       <c r="AR3" s="4" t="n">
-        <v>46309.06579861111</v>
+        <v>46310.0654050926</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>torgi_gov:24000035320000000592_1</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>24000035320000000592</t>
         </is>
       </c>
       <c r="D4" t="n">
         <v>1</v>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -1114,51 +1114,51 @@
         </is>
       </c>
       <c r="AH4" s="3" t="n">
         <v>3894018.88</v>
       </c>
       <c r="AI4" s="3" t="n">
         <v>82500.39999999999</v>
       </c>
       <c r="AJ4" s="5" t="n">
         <v>-0.3559256292049617</v>
       </c>
       <c r="AK4" t="inlineStr">
         <is>
           <t>04/Этаж</t>
         </is>
       </c>
       <c r="AL4" t="inlineStr">
         <is>
           <t>Жилое</t>
         </is>
       </c>
       <c r="AQ4" s="4" t="n">
         <v>46303.06494212963</v>
       </c>
       <c r="AR4" s="4" t="n">
-        <v>46309.06532407407</v>
+        <v>46310.06478009259</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>torgi_gov:24000035320000000592_15</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>24000035320000000592</t>
         </is>
       </c>
       <c r="D5" t="n">
         <v>15</v>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -1258,51 +1258,51 @@
         </is>
       </c>
       <c r="AH5" s="3" t="n">
         <v>8273830.52</v>
       </c>
       <c r="AI5" s="3" t="n">
         <v>126511.17</v>
       </c>
       <c r="AJ5" s="5" t="n">
         <v>0.3387042426389948</v>
       </c>
       <c r="AK5" t="inlineStr">
         <is>
           <t>22/Этаж</t>
         </is>
       </c>
       <c r="AL5" t="inlineStr">
         <is>
           <t>Жилое</t>
         </is>
       </c>
       <c r="AQ5" s="4" t="n">
         <v>46303.06494212963</v>
       </c>
       <c r="AR5" s="4" t="n">
-        <v>46309.06532407407</v>
+        <v>46310.06478009259</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>torgi_gov:24000035320000000592_16</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>24000035320000000592</t>
         </is>
       </c>
       <c r="D6" t="n">
         <v>16</v>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -1402,51 +1402,51 @@
         </is>
       </c>
       <c r="AH6" s="3" t="n">
         <v>8308947.55</v>
       </c>
       <c r="AI6" s="3" t="n">
         <v>90808.17</v>
       </c>
       <c r="AJ6" s="5" t="n">
         <v>-0.2194083473303428</v>
       </c>
       <c r="AK6" t="inlineStr">
         <is>
           <t>2/Этаж</t>
         </is>
       </c>
       <c r="AL6" t="inlineStr">
         <is>
           <t>Жилое</t>
         </is>
       </c>
       <c r="AQ6" s="4" t="n">
         <v>46303.06494212963</v>
       </c>
       <c r="AR6" s="4" t="n">
-        <v>46309.06532407407</v>
+        <v>46310.06478009259</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>torgi_gov:24000035320000000592_17</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>24000035320000000592</t>
         </is>
       </c>
       <c r="D7" t="n">
         <v>17</v>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -1546,51 +1546,51 @@
         </is>
       </c>
       <c r="AH7" s="3" t="n">
         <v>3604706.77</v>
       </c>
       <c r="AI7" s="3" t="n">
         <v>141361.05</v>
       </c>
       <c r="AJ7" s="5" t="n">
         <v>-0.1562660338111219</v>
       </c>
       <c r="AK7" t="inlineStr">
         <is>
           <t>22/Этаж</t>
         </is>
       </c>
       <c r="AL7" t="inlineStr">
         <is>
           <t>Жилое</t>
         </is>
       </c>
       <c r="AQ7" s="4" t="n">
         <v>46303.06494212963</v>
       </c>
       <c r="AR7" s="4" t="n">
-        <v>46309.06532407407</v>
+        <v>46310.06478009259</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>torgi_gov:24000035320000000592_18</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>24000035320000000592</t>
         </is>
       </c>
       <c r="D8" t="n">
         <v>18</v>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -1690,51 +1690,51 @@
         </is>
       </c>
       <c r="AH8" s="3" t="n">
         <v>5205459.24</v>
       </c>
       <c r="AI8" s="3" t="n">
         <v>37288.39</v>
       </c>
       <c r="AJ8" s="5" t="n">
         <v>-1.540102494395864</v>
       </c>
       <c r="AK8" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="AL8" t="inlineStr">
         <is>
           <t>Жилое</t>
         </is>
       </c>
       <c r="AQ8" s="4" t="n">
         <v>46303.06494212963</v>
       </c>
       <c r="AR8" s="4" t="n">
-        <v>46309.06532407407</v>
+        <v>46310.06478009259</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>torgi_gov:24000035320000000592_19</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>24000035320000000592</t>
         </is>
       </c>
       <c r="D9" t="n">
         <v>19</v>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -1834,51 +1834,51 @@
         </is>
       </c>
       <c r="AH9" s="3" t="n">
         <v>5138439.89</v>
       </c>
       <c r="AI9" s="3" t="n">
         <v>121189.62</v>
       </c>
       <c r="AJ9" s="5" t="n">
         <v>0.2589190334967604</v>
       </c>
       <c r="AK9" t="inlineStr">
         <is>
           <t>3/Этаж</t>
         </is>
       </c>
       <c r="AL9" t="inlineStr">
         <is>
           <t>Жилое</t>
         </is>
       </c>
       <c r="AQ9" s="4" t="n">
         <v>46303.06494212963</v>
       </c>
       <c r="AR9" s="4" t="n">
-        <v>46309.06532407407</v>
+        <v>46310.06478009259</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>torgi_gov:24000035320000000592_2</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>24000035320000000592</t>
         </is>
       </c>
       <c r="D10" t="n">
         <v>2</v>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -1978,51 +1978,51 @@
         </is>
       </c>
       <c r="AH10" s="3" t="n">
         <v>3582386.29</v>
       </c>
       <c r="AI10" s="3" t="n">
         <v>105987.76</v>
       </c>
       <c r="AJ10" s="5" t="n">
         <v>-0.2059001040895565</v>
       </c>
       <c r="AK10" t="inlineStr">
         <is>
           <t>06/Этаж</t>
         </is>
       </c>
       <c r="AL10" t="inlineStr">
         <is>
           <t>Жилое</t>
         </is>
       </c>
       <c r="AQ10" s="4" t="n">
         <v>46303.06494212963</v>
       </c>
       <c r="AR10" s="4" t="n">
-        <v>46309.06532407407</v>
+        <v>46310.06478009259</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>torgi_gov:24000035320000000592_22</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>24000035320000000592</t>
         </is>
       </c>
       <c r="D11" t="n">
         <v>22</v>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -2122,51 +2122,51 @@
         </is>
       </c>
       <c r="AH11" s="3" t="n">
         <v>5134559.91</v>
       </c>
       <c r="AI11" s="3" t="n">
         <v>111378.74</v>
       </c>
       <c r="AJ11" s="5" t="n">
         <v>0.006575034782289713</v>
       </c>
       <c r="AK11" t="inlineStr">
         <is>
           <t>05/Этаж</t>
         </is>
       </c>
       <c r="AL11" t="inlineStr">
         <is>
           <t>Жилое</t>
         </is>
       </c>
       <c r="AQ11" s="4" t="n">
         <v>46303.06494212963</v>
       </c>
       <c r="AR11" s="4" t="n">
-        <v>46309.06532407407</v>
+        <v>46310.06478009259</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>torgi_gov:24000035320000000592_23</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>24000035320000000592</t>
         </is>
       </c>
       <c r="D12" t="n">
         <v>23</v>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -2266,51 +2266,51 @@
         </is>
       </c>
       <c r="AH12" s="3" t="n">
         <v>7217791.87</v>
       </c>
       <c r="AI12" s="3" t="n">
         <v>116982.04</v>
       </c>
       <c r="AJ12" s="5" t="n">
         <v>-0.05295360920402925</v>
       </c>
       <c r="AK12" t="inlineStr">
         <is>
           <t>01/Этаж</t>
         </is>
       </c>
       <c r="AL12" t="inlineStr">
         <is>
           <t>Жилое</t>
         </is>
       </c>
       <c r="AQ12" s="4" t="n">
         <v>46303.06494212963</v>
       </c>
       <c r="AR12" s="4" t="n">
-        <v>46309.06532407407</v>
+        <v>46310.06478009259</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>torgi_gov:24000035320000000592_24</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>24000035320000000592</t>
         </is>
       </c>
       <c r="D13" t="n">
         <v>24</v>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -2410,51 +2410,51 @@
         </is>
       </c>
       <c r="AH13" s="3" t="n">
         <v>2278202.14</v>
       </c>
       <c r="AI13" s="3" t="n">
         <v>74940.86</v>
       </c>
       <c r="AJ13" s="5" t="n">
         <v>-0.390813898541944</v>
       </c>
       <c r="AK13" t="inlineStr">
         <is>
           <t>03/Этаж</t>
         </is>
       </c>
       <c r="AL13" t="inlineStr">
         <is>
           <t>Жилое</t>
         </is>
       </c>
       <c r="AQ13" s="4" t="n">
         <v>46303.06494212963</v>
       </c>
       <c r="AR13" s="4" t="n">
-        <v>46309.06532407407</v>
+        <v>46310.06478009259</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>torgi_gov:24000035320000000592_25</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>24000035320000000592</t>
         </is>
       </c>
       <c r="D14" t="n">
         <v>25</v>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -2554,51 +2554,51 @@
         </is>
       </c>
       <c r="AH14" s="3" t="n">
         <v>3362059.06</v>
       </c>
       <c r="AI14" s="3" t="n">
         <v>62030.61</v>
       </c>
       <c r="AJ14" s="5" t="n">
         <v>-0.4128246753642693</v>
       </c>
       <c r="AK14" t="inlineStr">
         <is>
           <t>4/Этаж</t>
         </is>
       </c>
       <c r="AL14" t="inlineStr">
         <is>
           <t>Жилое</t>
         </is>
       </c>
       <c r="AQ14" s="4" t="n">
         <v>46303.06494212963</v>
       </c>
       <c r="AR14" s="4" t="n">
-        <v>46309.06532407407</v>
+        <v>46310.06478009259</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>torgi_gov:24000035320000000592_27</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>24000035320000000592</t>
         </is>
       </c>
       <c r="D15" t="n">
         <v>27</v>
       </c>
       <c r="E15" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -2698,51 +2698,51 @@
         </is>
       </c>
       <c r="AH15" s="3" t="n">
         <v>5604206.58</v>
       </c>
       <c r="AI15" s="3" t="n">
         <v>133433.49</v>
       </c>
       <c r="AJ15" s="5" t="n">
         <v>-0.4051045206117294</v>
       </c>
       <c r="AK15" t="inlineStr">
         <is>
           <t>19/Этаж</t>
         </is>
       </c>
       <c r="AL15" t="inlineStr">
         <is>
           <t>Жилое</t>
         </is>
       </c>
       <c r="AQ15" s="4" t="n">
         <v>46303.06494212963</v>
       </c>
       <c r="AR15" s="4" t="n">
-        <v>46309.06532407407</v>
+        <v>46310.06478009259</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>torgi_gov:24000035320000000592_28</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>24000035320000000592</t>
         </is>
       </c>
       <c r="D16" t="n">
         <v>28</v>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -2842,51 +2842,51 @@
         </is>
       </c>
       <c r="AH16" s="3" t="n">
         <v>2386834.63</v>
       </c>
       <c r="AI16" s="3" t="n">
         <v>78773.42</v>
       </c>
       <c r="AJ16" s="5" t="n">
         <v>-0.3806587011015505</v>
       </c>
       <c r="AK16" t="inlineStr">
         <is>
           <t>3/Этаж</t>
         </is>
       </c>
       <c r="AL16" t="inlineStr">
         <is>
           <t>Жилое</t>
         </is>
       </c>
       <c r="AQ16" s="4" t="n">
         <v>46303.06494212963</v>
       </c>
       <c r="AR16" s="4" t="n">
-        <v>46309.06532407407</v>
+        <v>46310.06478009259</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>torgi_gov:24000035320000000592_29</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>24000035320000000592</t>
         </is>
       </c>
       <c r="D17" t="n">
         <v>29</v>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -2986,51 +2986,51 @@
         </is>
       </c>
       <c r="AH17" s="3" t="n">
         <v>2540184.33</v>
       </c>
       <c r="AI17" s="3" t="n">
         <v>80385.58</v>
       </c>
       <c r="AJ17" s="5" t="n">
         <v>-0.189205036943126</v>
       </c>
       <c r="AK17" t="inlineStr">
         <is>
           <t>04/Этаж</t>
         </is>
       </c>
       <c r="AL17" t="inlineStr">
         <is>
           <t>Жилое</t>
         </is>
       </c>
       <c r="AQ17" s="4" t="n">
         <v>46303.06494212963</v>
       </c>
       <c r="AR17" s="4" t="n">
-        <v>46309.06532407407</v>
+        <v>46310.06478009259</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>torgi_gov:24000035320000000592_3</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>24000035320000000592</t>
         </is>
       </c>
       <c r="D18" t="n">
         <v>3</v>
       </c>
       <c r="E18" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -3130,51 +3130,51 @@
         </is>
       </c>
       <c r="AH18" s="3" t="n">
         <v>3385768.96</v>
       </c>
       <c r="AI18" s="3" t="n">
         <v>101067.73</v>
       </c>
       <c r="AJ18" s="5" t="n">
         <v>-0.3350019016064227</v>
       </c>
       <c r="AK18" t="inlineStr">
         <is>
           <t>19/Этаж</t>
         </is>
       </c>
       <c r="AL18" t="inlineStr">
         <is>
           <t>Жилое</t>
         </is>
       </c>
       <c r="AQ18" s="4" t="n">
         <v>46303.06494212963</v>
       </c>
       <c r="AR18" s="4" t="n">
-        <v>46309.06532407407</v>
+        <v>46310.06478009259</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>torgi_gov:24000035320000000592_31</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>24000035320000000592</t>
         </is>
       </c>
       <c r="D19" t="n">
         <v>31</v>
       </c>
       <c r="E19" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -3274,51 +3274,51 @@
         </is>
       </c>
       <c r="AH19" s="3" t="n">
         <v>3040393.92</v>
       </c>
       <c r="AI19" s="3" t="n">
         <v>95012.31</v>
       </c>
       <c r="AJ19" s="5" t="n">
         <v>-0.6173693703479055</v>
       </c>
       <c r="AK19" t="inlineStr">
         <is>
           <t>5/Этаж</t>
         </is>
       </c>
       <c r="AL19" t="inlineStr">
         <is>
           <t>Жилое</t>
         </is>
       </c>
       <c r="AQ19" s="4" t="n">
         <v>46303.06494212963</v>
       </c>
       <c r="AR19" s="4" t="n">
-        <v>46309.06532407407</v>
+        <v>46310.06478009259</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>torgi_gov:24000035320000000592_4</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>24000035320000000592</t>
         </is>
       </c>
       <c r="D20" t="n">
         <v>4</v>
       </c>
       <c r="E20" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -3418,51 +3418,51 @@
         </is>
       </c>
       <c r="AH20" s="3" t="n">
         <v>2996244.97</v>
       </c>
       <c r="AI20" s="3" t="n">
         <v>94221.53999999999</v>
       </c>
       <c r="AJ20" s="5" t="n">
         <v>-0.2201939549689089</v>
       </c>
       <c r="AK20" t="inlineStr">
         <is>
           <t>01/Этаж</t>
         </is>
       </c>
       <c r="AL20" t="inlineStr">
         <is>
           <t>Жилое</t>
         </is>
       </c>
       <c r="AQ20" s="4" t="n">
         <v>46303.06494212963</v>
       </c>
       <c r="AR20" s="4" t="n">
-        <v>46309.06532407407</v>
+        <v>46310.06478009259</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>torgi_gov:24000035320000000592_5</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>24000035320000000592</t>
         </is>
       </c>
       <c r="D21" t="n">
         <v>5</v>
       </c>
       <c r="E21" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -3562,51 +3562,51 @@
         </is>
       </c>
       <c r="AH21" s="3" t="n">
         <v>4637834.79</v>
       </c>
       <c r="AI21" s="3" t="n">
         <v>98467.83</v>
       </c>
       <c r="AJ21" s="5" t="n">
         <v>-0.183483295229669</v>
       </c>
       <c r="AK21" t="inlineStr">
         <is>
           <t>09/Этаж</t>
         </is>
       </c>
       <c r="AL21" t="inlineStr">
         <is>
           <t>Жилое</t>
         </is>
       </c>
       <c r="AQ21" s="4" t="n">
         <v>46303.06494212963</v>
       </c>
       <c r="AR21" s="4" t="n">
-        <v>46309.06532407407</v>
+        <v>46310.06478009259</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>torgi_gov:24000035320000000592_6</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>24000035320000000592</t>
         </is>
       </c>
       <c r="D22" t="n">
         <v>6</v>
       </c>
       <c r="E22" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>