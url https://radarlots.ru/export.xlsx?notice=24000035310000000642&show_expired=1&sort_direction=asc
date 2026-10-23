--- v0 (2026-10-16)
+++ v1 (2026-10-23)
@@ -722,93 +722,96 @@
           <t>Обновлён</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>torgi_gov:24000035310000000642_1</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>24000035310000000642</t>
         </is>
       </c>
       <c r="D2" t="n">
         <v>1</v>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>Приём заявок</t>
+          <t>Состоялся</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>Квартира, общ. пл. 45,1 кв.м., к/н: 50:15:0000000:35499, адрес: МО, г. Балашиха, мкр. 1 Мая, д. 24, кв. 139. П.1515-ПТ от 24.09.26. Собственник: Пыжова А.С. Взыск: Банк ВТБ (ПАО). Цена: 5 672 000,00р.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>Жилые помещения</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>Московская область</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>обл. Московская г. Балашиха, мкр. 1 Мая, д. 24, кв. 139.</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
           <t>50:15:0000000:35499</t>
         </is>
       </c>
       <c r="K2" s="2" t="n">
         <v>45.1</v>
       </c>
       <c r="L2" s="3" t="n">
         <v>5672000</v>
       </c>
       <c r="N2" s="3" t="n">
         <v>125764.97</v>
       </c>
       <c r="O2" s="3" t="n">
         <v>283600</v>
       </c>
       <c r="P2" s="3" t="n">
         <v>2000</v>
       </c>
+      <c r="Q2" s="3" t="n">
+        <v>5676000</v>
+      </c>
       <c r="T2" t="inlineStr">
         <is>
           <t>Иная собственность</t>
         </is>
       </c>
       <c r="U2" t="inlineStr">
         <is>
           <t>Реализация имущества должников</t>
         </is>
       </c>
       <c r="V2" t="inlineStr">
         <is>
           <t>Электронный аукцион</t>
         </is>
       </c>
       <c r="W2" t="inlineStr">
         <is>
           <t>Фабрикант</t>
         </is>
       </c>
       <c r="X2" t="inlineStr">
         <is>
           <t>https://fabrikant.ru/v2/trades/procedure/lot/view/Aly-ETWyWo4QlqaZAP9sEg/RACt9WqiCo69M98eHURWIQ</t>
         </is>
       </c>
@@ -842,117 +845,120 @@
         </is>
       </c>
       <c r="AH2" s="3" t="n">
         <v>5321152.83</v>
       </c>
       <c r="AI2" s="3" t="n">
         <v>80745.87</v>
       </c>
       <c r="AJ2" s="5" t="n">
         <v>-0.0659344283483021</v>
       </c>
       <c r="AK2" t="inlineStr">
         <is>
           <t>01/Этаж</t>
         </is>
       </c>
       <c r="AL2" t="inlineStr">
         <is>
           <t>Жилое</t>
         </is>
       </c>
       <c r="AQ2" s="4" t="n">
         <v>46302.06460648148</v>
       </c>
       <c r="AR2" s="4" t="n">
-        <v>46311.06462962963</v>
+        <v>46314.06467592593</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>torgi_gov:24000035310000000642_10</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>24000035310000000642</t>
         </is>
       </c>
       <c r="D3" t="n">
         <v>10</v>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>Приём заявок</t>
+          <t>Состоялся</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>Квартира, общ. пл. 40.4 кв.м., к/н: 50:22:0020101:9476, адрес: МО, Люберецкий район, п. Октябрьский, ул. Ленина, д. 14, кв. 75. П.1521-ПТ от 24.09.26. Собственник: Токтосун К.М. Взыск: ПАО "Транскапиталбанк". Цена: 5 037 600,00р.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
           <t>Жилые помещения</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>Московская область</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>обл. Московская Люберецкий район, п. Октябрьский, ул. Ленина, д. 14, кв. 75.</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
           <t>50:22:0020101:9476</t>
         </is>
       </c>
       <c r="K3" s="2" t="n">
         <v>40.4</v>
       </c>
       <c r="L3" s="3" t="n">
         <v>5037600</v>
       </c>
       <c r="N3" s="3" t="n">
         <v>124693.07</v>
       </c>
       <c r="O3" s="3" t="n">
         <v>251880</v>
       </c>
       <c r="P3" s="3" t="n">
         <v>2000</v>
       </c>
+      <c r="Q3" s="3" t="n">
+        <v>5041600</v>
+      </c>
       <c r="T3" t="inlineStr">
         <is>
           <t>Иная собственность</t>
         </is>
       </c>
       <c r="U3" t="inlineStr">
         <is>
           <t>Реализация имущества должников</t>
         </is>
       </c>
       <c r="V3" t="inlineStr">
         <is>
           <t>Электронный аукцион</t>
         </is>
       </c>
       <c r="W3" t="inlineStr">
         <is>
           <t>Фабрикант</t>
         </is>
       </c>
       <c r="X3" t="inlineStr">
         <is>
           <t>https://fabrikant.ru/v2/trades/procedure/lot/view/Aly-ETWyWo4QlqaZAP9sEg/bfehNV18tPmHv6RvCLvsxw</t>
         </is>
       </c>
@@ -986,117 +992,120 @@
         </is>
       </c>
       <c r="AH3" s="3" t="n">
         <v>4027529.73</v>
       </c>
       <c r="AI3" s="3" t="n">
         <v>99691.33</v>
       </c>
       <c r="AJ3" s="5" t="n">
         <v>-0.2507915118481323</v>
       </c>
       <c r="AK3" t="inlineStr">
         <is>
           <t>08/Этаж</t>
         </is>
       </c>
       <c r="AL3" t="inlineStr">
         <is>
           <t>Жилое</t>
         </is>
       </c>
       <c r="AQ3" s="4" t="n">
         <v>46302.06460648148</v>
       </c>
       <c r="AR3" s="4" t="n">
-        <v>46311.06462962963</v>
+        <v>46314.06467592593</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>torgi_gov:24000035310000000642_11</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>24000035310000000642</t>
         </is>
       </c>
       <c r="D4" t="n">
         <v>11</v>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>Приём заявок</t>
+          <t>Состоялся</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>Квартира, общ. пл. 26.3 кв.м., к/н: 50:12:0070322:633, адрес: Московская обл., г.о. Мытищи, д. Пирогово, ул. Ильинского, д. 5, кв. 318. П.1510-ПТ от 24.09.26. Собственник: Кашкарова Н.В. Взыск: АО "Альфа-Банк". Цена: 3 360 800,00р.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
           <t>Жилые помещения</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>Московская область</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
           <t>обл. Московская г.о. Мытищи, д. Пирогово, ул. Ильинского, д. 5, кв. 318.</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
           <t>50:12:0070322:633</t>
         </is>
       </c>
       <c r="K4" s="2" t="n">
         <v>26.3</v>
       </c>
       <c r="L4" s="3" t="n">
         <v>3360800</v>
       </c>
       <c r="N4" s="3" t="n">
         <v>127787.07</v>
       </c>
       <c r="O4" s="3" t="n">
         <v>168040</v>
       </c>
       <c r="P4" s="3" t="n">
         <v>2000</v>
       </c>
+      <c r="Q4" s="3" t="n">
+        <v>3364800</v>
+      </c>
       <c r="T4" t="inlineStr">
         <is>
           <t>Иная собственность</t>
         </is>
       </c>
       <c r="U4" t="inlineStr">
         <is>
           <t>Реализация имущества должников</t>
         </is>
       </c>
       <c r="V4" t="inlineStr">
         <is>
           <t>Электронный аукцион</t>
         </is>
       </c>
       <c r="W4" t="inlineStr">
         <is>
           <t>Фабрикант</t>
         </is>
       </c>
       <c r="X4" t="inlineStr">
         <is>
           <t>https://fabrikant.ru/v2/trades/procedure/lot/view/Aly-ETWyWo4QlqaZAP9sEg/_mivDWU1NogYNIQ0Vo6pEg</t>
         </is>
       </c>
@@ -1130,117 +1139,120 @@
         </is>
       </c>
       <c r="AH4" s="3" t="n">
         <v>2273713.64</v>
       </c>
       <c r="AI4" s="3" t="n">
         <v>86452.99000000001</v>
       </c>
       <c r="AJ4" s="5" t="n">
         <v>-0.4781104976790305</v>
       </c>
       <c r="AK4" t="inlineStr">
         <is>
           <t>1/Этаж</t>
         </is>
       </c>
       <c r="AL4" t="inlineStr">
         <is>
           <t>Жилое</t>
         </is>
       </c>
       <c r="AQ4" s="4" t="n">
         <v>46302.06460648148</v>
       </c>
       <c r="AR4" s="4" t="n">
-        <v>46311.06462962963</v>
+        <v>46314.06467592593</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>torgi_gov:24000035310000000642_12</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>24000035310000000642</t>
         </is>
       </c>
       <c r="D5" t="n">
         <v>12</v>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>Приём заявок</t>
+          <t>Состоялся</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>Квартира, общ. пл. 34.6 кв.м., к/н: 50:12:0101302:5341, адрес: Московская обл., г. Мытищи, ул. Стрельбище Динамо, д. 10, кв. 1692. П.1511-ПТ от 24.09.26. Собственник: Моромов Р.А. Взыск: Банк ВТБ (ПАО). Цена: 5 589 600,00р.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
           <t>Жилые помещения</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>Московская область</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
           <t>обл. Московская г. Мытищи, ул. Стрельбище Динамо, д. 10, кв. 1692.</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
           <t>50:12:0101302:5341</t>
         </is>
       </c>
       <c r="K5" s="2" t="n">
         <v>34.6</v>
       </c>
       <c r="L5" s="3" t="n">
         <v>5589600</v>
       </c>
       <c r="N5" s="3" t="n">
         <v>161549.13</v>
       </c>
       <c r="O5" s="3" t="n">
         <v>279480</v>
       </c>
       <c r="P5" s="3" t="n">
         <v>2000</v>
       </c>
+      <c r="Q5" s="3" t="n">
+        <v>5593600</v>
+      </c>
       <c r="T5" t="inlineStr">
         <is>
           <t>Иная собственность</t>
         </is>
       </c>
       <c r="U5" t="inlineStr">
         <is>
           <t>Реализация имущества должников</t>
         </is>
       </c>
       <c r="V5" t="inlineStr">
         <is>
           <t>Электронный аукцион</t>
         </is>
       </c>
       <c r="W5" t="inlineStr">
         <is>
           <t>Фабрикант</t>
         </is>
       </c>
       <c r="X5" t="inlineStr">
         <is>
           <t>https://fabrikant.ru/v2/trades/procedure/lot/view/Aly-ETWyWo4QlqaZAP9sEg/i6PQ-zzWZYFPNRitUva_nQ</t>
         </is>
       </c>
@@ -1274,75 +1286,75 @@
         </is>
       </c>
       <c r="AH5" s="3" t="n">
         <v>4287731.3</v>
       </c>
       <c r="AI5" s="3" t="n">
         <v>123922.87</v>
       </c>
       <c r="AJ5" s="5" t="n">
         <v>-0.3036264655856584</v>
       </c>
       <c r="AK5" t="inlineStr">
         <is>
           <t>3/Этаж</t>
         </is>
       </c>
       <c r="AL5" t="inlineStr">
         <is>
           <t>Жилое</t>
         </is>
       </c>
       <c r="AQ5" s="4" t="n">
         <v>46302.06460648148</v>
       </c>
       <c r="AR5" s="4" t="n">
-        <v>46311.06462962963</v>
+        <v>46314.06467592593</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>torgi_gov:24000035310000000642_13</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>24000035310000000642</t>
         </is>
       </c>
       <c r="D6" t="n">
         <v>13</v>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>Приём заявок</t>
+          <t>Не состоялся</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>Квартира, общ. пл. 86.8 кв.м., к/н:50:12:0100805:14182, адрес: МО, г. Мытищи, ул. Мира, д. 39, кв. 553. П.1514-ПТ от 24.09.26. Собственник: Асадуллаева А.Х. Кызы. Взыск: АО "Альфа-Банк". Цена: 11 800 000,00р.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
           <t>Жилые помещения</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>Московская область</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
           <t>обл. Московская г. Мытищи, ул. Мира, д. 39, кв. 553.</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
           <t>50:12:0100805:14182</t>
@@ -1418,51 +1430,51 @@
         </is>
       </c>
       <c r="AH6" s="3" t="n">
         <v>9887450.5</v>
       </c>
       <c r="AI6" s="3" t="n">
         <v>113910.72</v>
       </c>
       <c r="AJ6" s="5" t="n">
         <v>-0.1934320176874715</v>
       </c>
       <c r="AK6" t="inlineStr">
         <is>
           <t>9/Этаж</t>
         </is>
       </c>
       <c r="AL6" t="inlineStr">
         <is>
           <t>Жилое</t>
         </is>
       </c>
       <c r="AQ6" s="4" t="n">
         <v>46302.06460648148</v>
       </c>
       <c r="AR6" s="4" t="n">
-        <v>46311.06462962963</v>
+        <v>46314.06467592593</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>torgi_gov:24000035310000000642_14</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>24000035310000000642</t>
         </is>
       </c>
       <c r="D7" t="n">
         <v>14</v>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -1562,75 +1574,75 @@
         </is>
       </c>
       <c r="AH7" s="3" t="n">
         <v>10308970.23</v>
       </c>
       <c r="AI7" s="3" t="n">
         <v>109553.35</v>
       </c>
       <c r="AJ7" s="5" t="n">
         <v>-0.6034579236533502</v>
       </c>
       <c r="AK7" t="inlineStr">
         <is>
           <t>16/Этаж</t>
         </is>
       </c>
       <c r="AL7" t="inlineStr">
         <is>
           <t>Жилое</t>
         </is>
       </c>
       <c r="AQ7" s="4" t="n">
         <v>46302.06460648148</v>
       </c>
       <c r="AR7" s="4" t="n">
-        <v>46311.06462962963</v>
+        <v>46314.06467592593</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>torgi_gov:24000035310000000642_16</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>24000035310000000642</t>
         </is>
       </c>
       <c r="D8" t="n">
         <v>16</v>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>Приём заявок</t>
+          <t>Не состоялся</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>1/3 доли квартиры 56,5 кв.м., к/н: 50:20:0010336:23132, адрес: МО, г.о. Одинцовский, г. Одинцово, ш. Можайское, д. 104, кв. 44. П.1526-ПТ от 24.09.26. Собственник: Артамонова Ю.Ю. Взыск: ПАО Сбербанк в лице филиала Среднерусский банк ПАО Сбербанк. Цена: 2 196 000,00р.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
           <t>Жилые помещения</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>Московская область</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
           <t>обл. Московская г.о. Одинцовский, г. Одинцово, ш. Можайское, д. 104, кв. 44.</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
           <t>50:20:0010336:23132</t>
@@ -1706,75 +1718,75 @@
         </is>
       </c>
       <c r="AH8" s="3" t="n">
         <v>6947074.46</v>
       </c>
       <c r="AI8" s="3" t="n">
         <v>122957.07</v>
       </c>
       <c r="AJ8" s="5" t="n">
         <v>0.6838957157226151</v>
       </c>
       <c r="AK8" t="inlineStr">
         <is>
           <t>01/Этаж</t>
         </is>
       </c>
       <c r="AL8" t="inlineStr">
         <is>
           <t>Жилое</t>
         </is>
       </c>
       <c r="AQ8" s="4" t="n">
         <v>46302.06460648148</v>
       </c>
       <c r="AR8" s="4" t="n">
-        <v>46311.06462962963</v>
+        <v>46314.06467592593</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>torgi_gov:24000035310000000642_19</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>24000035310000000642</t>
         </is>
       </c>
       <c r="D9" t="n">
         <v>19</v>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>Приём заявок</t>
+          <t>Не состоялся</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>Квартира, общ. пл. 43,3 кв.м., к/н: 50:31:0000000:33824, адрес: МО, Чеховский район, г. Чехов, ул. Московская, д. 90, кв. 65. П.1538-ПТ от 24.09.26. Собственник: Солтаева Х.Э. Взыск: ПАО Сбербанк. Цена: 3 632 000,00р.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
           <t>Жилые помещения</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t>Московская область</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
           <t>обл. Московская Чеховский район, г. Чехов, ул. Московская, д. 90, кв. 65.</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
           <t>50:31:0000000:33824</t>
@@ -1850,51 +1862,51 @@
         </is>
       </c>
       <c r="AH9" s="3" t="n">
         <v>3217667.6</v>
       </c>
       <c r="AI9" s="3" t="n">
         <v>74311.03</v>
       </c>
       <c r="AJ9" s="5" t="n">
         <v>-0.1287679311560959</v>
       </c>
       <c r="AK9" t="inlineStr">
         <is>
           <t>02/Этаж</t>
         </is>
       </c>
       <c r="AL9" t="inlineStr">
         <is>
           <t>Жилое</t>
         </is>
       </c>
       <c r="AQ9" s="4" t="n">
         <v>46302.06460648148</v>
       </c>
       <c r="AR9" s="4" t="n">
-        <v>46311.06462962963</v>
+        <v>46314.06467592593</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>torgi_gov:24000035310000000642_2</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>24000035310000000642</t>
         </is>
       </c>
       <c r="D10" t="n">
         <v>2</v>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -1994,75 +2006,75 @@
         </is>
       </c>
       <c r="AH10" s="3" t="n">
         <v>5321152.83</v>
       </c>
       <c r="AI10" s="3" t="n">
         <v>80745.87</v>
       </c>
       <c r="AJ10" s="5" t="n">
         <v>-0.02383828731339022</v>
       </c>
       <c r="AK10" t="inlineStr">
         <is>
           <t>01/Этаж</t>
         </is>
       </c>
       <c r="AL10" t="inlineStr">
         <is>
           <t>Жилое</t>
         </is>
       </c>
       <c r="AQ10" s="4" t="n">
         <v>46302.06460648148</v>
       </c>
       <c r="AR10" s="4" t="n">
-        <v>46311.06462962963</v>
+        <v>46314.06467592593</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>torgi_gov:24000035310000000642_21</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>24000035310000000642</t>
         </is>
       </c>
       <c r="D11" t="n">
         <v>21</v>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>Приём заявок</t>
+          <t>Не состоялся</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>Квартира, общ. пл. 45,2 кв.м., к/н: 50:14:0020355:155, адрес: МО, Щелковский р-н, п. Клюквенный, д. 131, кв. 5. П.1529-ПТ от 24.09.26. Собственник: Лунина И.В. Взыск: АО "Тбанк". Цена: 2 530 585,60р.</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
           <t>Жилые помещения</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>Московская область</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
           <t>обл. Московская Щелковский р-н, п. Клюквенный, д. 131, кв. 5.</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
           <t>50:14:0020355:155</t>
@@ -2138,75 +2150,75 @@
         </is>
       </c>
       <c r="AH11" s="3" t="n">
         <v>2426044.01</v>
       </c>
       <c r="AI11" s="3" t="n">
         <v>53673.54</v>
       </c>
       <c r="AJ11" s="5" t="n">
         <v>-0.04309138233646492</v>
       </c>
       <c r="AK11" t="inlineStr">
         <is>
           <t>2/Этаж</t>
         </is>
       </c>
       <c r="AL11" t="inlineStr">
         <is>
           <t>Жилое</t>
         </is>
       </c>
       <c r="AQ11" s="4" t="n">
         <v>46302.06460648148</v>
       </c>
       <c r="AR11" s="4" t="n">
-        <v>46311.06462962963</v>
+        <v>46314.06467592593</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>torgi_gov:24000035310000000642_22</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>24000035310000000642</t>
         </is>
       </c>
       <c r="D12" t="n">
         <v>22</v>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>Приём заявок</t>
+          <t>Не состоялся</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>Квартира, общ. пл. 62,7 кв.м., к/ н: 50:14:0000000:15813, адрес: МО, г. Щелково, ул. Талсинская, д.4А, кв. 16. П.1531-ПТ от 24.09.26. Собственник: Ряховский Р.В. Взыск: АО "Тинькофф Банк". Цена: 8 384 193,06р.</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
           <t>Жилые помещения</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t>Московская область</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
           <t>обл. Московская г. Щелково, ул. Талсинская, д.4А, кв. 16.</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
           <t>50:14:0000000:15813</t>
@@ -2282,117 +2294,120 @@
         </is>
       </c>
       <c r="AH12" s="3" t="n">
         <v>5338851.71</v>
       </c>
       <c r="AI12" s="3" t="n">
         <v>85149.14999999999</v>
       </c>
       <c r="AJ12" s="5" t="n">
         <v>-0.5704113010473557</v>
       </c>
       <c r="AK12" t="inlineStr">
         <is>
           <t>04/Этаж</t>
         </is>
       </c>
       <c r="AL12" t="inlineStr">
         <is>
           <t>Жилое</t>
         </is>
       </c>
       <c r="AQ12" s="4" t="n">
         <v>46302.06460648148</v>
       </c>
       <c r="AR12" s="4" t="n">
-        <v>46311.06462962963</v>
+        <v>46314.06467592593</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>torgi_gov:24000035310000000642_3</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>24000035310000000642</t>
         </is>
       </c>
       <c r="D13" t="n">
         <v>3</v>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>Приём заявок</t>
+          <t>Состоялся</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>Квартира, общ. пл. 63,5 кв.м., к/н: 50:50:0040705:652, адрес: МО, г.о. Балашиха, г. Балашиха, мкр. Железнодорожный, ул. Юбилейная, д. 1а, кв. 32. П.1517-ПТ от 24.09.26. Собственник: Райымкулов Н. Взыск: Банк ВТБ (ПАО). Цена: 6 922 414,40р.</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
           <t>Жилые помещения</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
           <t>Московская область</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
           <t>обл. Московская г.о. Балашиха, г. Балашиха, мкр. Железнодорожный, ул. Юбилейная, д. 1а, кв. 32.</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
           <t>50:50:0040705:652</t>
         </is>
       </c>
       <c r="K13" s="2" t="n">
         <v>63.5</v>
       </c>
       <c r="L13" s="3" t="n">
         <v>6922414.4</v>
       </c>
       <c r="N13" s="3" t="n">
         <v>109014.4</v>
       </c>
       <c r="O13" s="3" t="n">
         <v>346120</v>
       </c>
       <c r="P13" s="3" t="n">
         <v>2000</v>
       </c>
+      <c r="Q13" s="3" t="n">
+        <v>6926414.4</v>
+      </c>
       <c r="T13" t="inlineStr">
         <is>
           <t>Иная собственность</t>
         </is>
       </c>
       <c r="U13" t="inlineStr">
         <is>
           <t>Реализация имущества должников</t>
         </is>
       </c>
       <c r="V13" t="inlineStr">
         <is>
           <t>Электронный аукцион</t>
         </is>
       </c>
       <c r="W13" t="inlineStr">
         <is>
           <t>Фабрикант</t>
         </is>
       </c>
       <c r="X13" t="inlineStr">
         <is>
           <t>https://fabrikant.ru/v2/trades/procedure/lot/view/Aly-ETWyWo4QlqaZAP9sEg/XibqtHEtP9vFlZKpWo2zFw</t>
         </is>
       </c>
@@ -2426,75 +2441,75 @@
         </is>
       </c>
       <c r="AH13" s="3" t="n">
         <v>5827216.57</v>
       </c>
       <c r="AI13" s="3" t="n">
         <v>91767.19</v>
       </c>
       <c r="AJ13" s="5" t="n">
         <v>-0.1879452765902607</v>
       </c>
       <c r="AK13" t="inlineStr">
         <is>
           <t>06/Этаж</t>
         </is>
       </c>
       <c r="AL13" t="inlineStr">
         <is>
           <t>Жилое</t>
         </is>
       </c>
       <c r="AQ13" s="4" t="n">
         <v>46302.06460648148</v>
       </c>
       <c r="AR13" s="4" t="n">
-        <v>46311.06462962963</v>
+        <v>46314.06467592593</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>torgi_gov:24000035310000000642_4</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>24000035310000000642</t>
         </is>
       </c>
       <c r="D14" t="n">
         <v>4</v>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>Приём заявок</t>
+          <t>Не состоялся</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>Квартира, общ. пл. 79,6 кв.м., к/н: 50:15:0000000:67971, адрес: МО, г.о. Балашиха, г. Балашиха, ул. Свердлова д. 50 кв. 336. П.1522-ПТ от 24.09.26. Собственник: Овусу М.А., Буравков В.В. Взыск: Банк ВТБ (ПАО). Цена: 7 757 600,00р.</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
           <t>Жилые помещения</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
           <t>Московская область</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
           <t>обл. Московская  г.о. Балашиха, г. Балашиха, ул. Свердлова д. 50 кв. 336.</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
           <t>50:15:0000000:67971</t>
@@ -2570,75 +2585,75 @@
         </is>
       </c>
       <c r="AH14" s="3" t="n">
         <v>6792338.05</v>
       </c>
       <c r="AI14" s="3" t="n">
         <v>85330.88</v>
       </c>
       <c r="AJ14" s="5" t="n">
         <v>-0.1421104107149085</v>
       </c>
       <c r="AK14" t="inlineStr">
         <is>
           <t>01/Этаж</t>
         </is>
       </c>
       <c r="AL14" t="inlineStr">
         <is>
           <t>Жилое</t>
         </is>
       </c>
       <c r="AQ14" s="4" t="n">
         <v>46302.06460648148</v>
       </c>
       <c r="AR14" s="4" t="n">
-        <v>46311.06462962963</v>
+        <v>46314.06467592593</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>torgi_gov:24000035310000000642_5</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>24000035310000000642</t>
         </is>
       </c>
       <c r="D15" t="n">
         <v>5</v>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>Приём заявок</t>
+          <t>Не состоялся</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>Квартира, общ. пл. 33 кв.м., к/н: 50:15:0000000:29198, адрес: МО, г. Балашиха, ул. Советская, д. 7а, кв. 141. П.1524-ПТ от 24.09.26. Собственник: Михайловский П.Н. Взыск: Торский О.О. Цена: 5 500 000,00р.</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
           <t>Жилые помещения</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
           <t>Московская область</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
           <t>обл. Московская г. Балашиха, ул. Советская, д. 7а, кв. 141.</t>
         </is>
       </c>
       <c r="J15" t="inlineStr">
         <is>
           <t>50:15:0000000:29198</t>
@@ -2714,75 +2729,75 @@
         </is>
       </c>
       <c r="AH15" s="3" t="n">
         <v>3746054.07</v>
       </c>
       <c r="AI15" s="3" t="n">
         <v>113516.79</v>
       </c>
       <c r="AJ15" s="5" t="n">
         <v>-0.4682115893751635</v>
       </c>
       <c r="AK15" t="inlineStr">
         <is>
           <t>09/Этаж</t>
         </is>
       </c>
       <c r="AL15" t="inlineStr">
         <is>
           <t>Жилое</t>
         </is>
       </c>
       <c r="AQ15" s="4" t="n">
         <v>46302.06460648148</v>
       </c>
       <c r="AR15" s="4" t="n">
-        <v>46311.06462962963</v>
+        <v>46314.06467592593</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>torgi_gov:24000035310000000642_6</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>24000035310000000642</t>
         </is>
       </c>
       <c r="D16" t="n">
         <v>6</v>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>Приём заявок</t>
+          <t>Не состоялся</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>Квартира, общ. пл. 68,7 кв.м., к/н: 50:50:0000000:40280, адрес: МО, г.о. Балашиха, г. Балашиха, мик. Кучино, ул. Соловьева, д.1, кв. 274. П.1530-ПТ от 24.09.26. Собственник: Давыдовский Г.В. Взыск: АО "ТБанк". Цена: 8 414 101,60р.</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
           <t>Жилые помещения</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
           <t>Московская область</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
           <t>обл. Московская г.о. Балашиха, г. Балашиха, мик. Кучино, ул. Соловьева, д.1, кв. 274.</t>
         </is>
       </c>
       <c r="J16" t="inlineStr">
         <is>
           <t>50:50:0000000:40280</t>
@@ -2858,75 +2873,75 @@
         </is>
       </c>
       <c r="AH16" s="3" t="n">
         <v>6531445.71</v>
       </c>
       <c r="AI16" s="3" t="n">
         <v>95071.99000000001</v>
       </c>
       <c r="AJ16" s="5" t="n">
         <v>-0.288244896090547</v>
       </c>
       <c r="AK16" t="inlineStr">
         <is>
           <t>2/Этаж</t>
         </is>
       </c>
       <c r="AL16" t="inlineStr">
         <is>
           <t>Жилое</t>
         </is>
       </c>
       <c r="AQ16" s="4" t="n">
         <v>46302.06460648148</v>
       </c>
       <c r="AR16" s="4" t="n">
-        <v>46311.06462962963</v>
+        <v>46314.06467592593</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>torgi_gov:24000035310000000642_7</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>24000035310000000642</t>
         </is>
       </c>
       <c r="D17" t="n">
         <v>7</v>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>Приём заявок</t>
+          <t>Не состоялся</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>Квартира, общ. пл. 42,3 кв.м., к/н: 50:15:0010809:539, адрес: МО, г.о. Балашиха, г. Балашиха, ул. 40 лет Победы, д. 33, кв. 309. П.1534-ПТ от 24.09.26. Собственник: Исмаилова Ж.Е. Взыск: ПАО АКБ «Абсолют». Цена: 4 776 000,00р.</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
           <t>Жилые помещения</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
           <t>Московская область</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
           <t>обл. Московская г.о. Балашиха, г. Балашиха, ул. 40 лет Победы, д. 33, кв. 309.</t>
         </is>
       </c>
       <c r="J17" t="inlineStr">
         <is>
           <t>50:15:0010809:539</t>
@@ -3002,75 +3017,75 @@
         </is>
       </c>
       <c r="AH17" s="3" t="n">
         <v>3926695.89</v>
       </c>
       <c r="AI17" s="3" t="n">
         <v>92829.69</v>
       </c>
       <c r="AJ17" s="5" t="n">
         <v>-0.2162897595820694</v>
       </c>
       <c r="AK17" t="inlineStr">
         <is>
           <t>11/Этаж</t>
         </is>
       </c>
       <c r="AL17" t="inlineStr">
         <is>
           <t>Жилое</t>
         </is>
       </c>
       <c r="AQ17" s="4" t="n">
         <v>46302.06460648148</v>
       </c>
       <c r="AR17" s="4" t="n">
-        <v>46311.06462962963</v>
+        <v>46314.06467592593</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>torgi_gov:24000035310000000642_8</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>24000035310000000642</t>
         </is>
       </c>
       <c r="D18" t="n">
         <v>8</v>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>Приём заявок</t>
+          <t>Не состоялся</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>Квартира, общ. пл. 35,3 кв.м., к/н: 50:21:0010219:6843, адрес: МО, г. Видное, проезд Советский, д. 7, кв. 75. П.1523-ПТ от 24.09.26. Собственник: Гусейнова Г.П. Кызы. Взыск: АКБ "Инвестторгбанк" (ПАО). Цена: 4 524 000,00р.</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
           <t>Жилые помещения</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
           <t>Московская область</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
           <t>обл. Московская г. Видное, проезд Советский, д. 7, кв. 75.</t>
         </is>
       </c>
       <c r="J18" t="inlineStr">
         <is>
           <t>50:21:0010219:6843</t>
@@ -3146,75 +3161,75 @@
         </is>
       </c>
       <c r="AH18" s="3" t="n">
         <v>3911469.1</v>
       </c>
       <c r="AI18" s="3" t="n">
         <v>110806.49</v>
       </c>
       <c r="AJ18" s="5" t="n">
         <v>-0.156598680531568</v>
       </c>
       <c r="AK18" t="inlineStr">
         <is>
           <t>12/Этаж</t>
         </is>
       </c>
       <c r="AL18" t="inlineStr">
         <is>
           <t>Жилое</t>
         </is>
       </c>
       <c r="AQ18" s="4" t="n">
         <v>46302.06460648148</v>
       </c>
       <c r="AR18" s="4" t="n">
-        <v>46311.06462962963</v>
+        <v>46314.06467592593</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>torgi_gov:24000035310000000642_9</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>24000035310000000642</t>
         </is>
       </c>
       <c r="D19" t="n">
         <v>9</v>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>Приём заявок</t>
+          <t>Не состоялся</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>Квартира, общ. пл. 63,4 кв.м., к/н: 50:21:0080105:10847, адрес: МО, г. Видное, ул. Завидная, д. 6, кв. 82. П.1532-ПТ от 24.09.26. Собственник: Локтев Д.Н. Взыск: ПАО "Совкомбанк". Цена: 12 380 000,00р.</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
           <t>Жилые помещения</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
           <t>Московская область</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
           <t>обл. Московская г. Видное, ул. Завидная, д. 6, кв. 82.</t>
         </is>
       </c>
       <c r="J19" t="inlineStr">
         <is>
           <t>50:21:0080105:10847</t>
@@ -3290,47 +3305,47 @@
         </is>
       </c>
       <c r="AH19" s="3" t="n">
         <v>7239742.37</v>
       </c>
       <c r="AI19" s="3" t="n">
         <v>114191.52</v>
       </c>
       <c r="AJ19" s="5" t="n">
         <v>-0.7100056006550961</v>
       </c>
       <c r="AK19" t="inlineStr">
         <is>
           <t>10/Этаж</t>
         </is>
       </c>
       <c r="AL19" t="inlineStr">
         <is>
           <t>Жилое</t>
         </is>
       </c>
       <c r="AQ19" s="4" t="n">
         <v>46302.06460648148</v>
       </c>
       <c r="AR19" s="4" t="n">
-        <v>46311.06462962963</v>
+        <v>46314.06467592593</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>