--- v0 (2026-10-19)
+++ v1 (2026-10-20)
@@ -842,51 +842,51 @@
         </is>
       </c>
       <c r="AH2" s="3" t="n">
         <v>718811.02</v>
       </c>
       <c r="AI2" s="3" t="n">
         <v>93352.08</v>
       </c>
       <c r="AJ2" s="5" t="n">
         <v>0.006693024823130833</v>
       </c>
       <c r="AK2" t="inlineStr">
         <is>
           <t>Цокольный/Этаж</t>
         </is>
       </c>
       <c r="AL2" t="inlineStr">
         <is>
           <t>Нежилое</t>
         </is>
       </c>
       <c r="AQ2" s="4" t="n">
         <v>46291.06476851852</v>
       </c>
       <c r="AR2" s="4" t="n">
-        <v>46314.0649537037</v>
+        <v>46315.06560185185</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>torgi_gov:24000035310000000632_2</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>24000035310000000632</t>
         </is>
       </c>
       <c r="D3" t="n">
         <v>2</v>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -986,51 +986,51 @@
         </is>
       </c>
       <c r="AH3" s="3" t="n">
         <v>4228791.92</v>
       </c>
       <c r="AI3" s="3" t="n">
         <v>84071.41</v>
       </c>
       <c r="AJ3" s="5" t="n">
         <v>0.003024958485070117</v>
       </c>
       <c r="AK3" t="inlineStr">
         <is>
           <t>04/Этаж</t>
         </is>
       </c>
       <c r="AL3" t="inlineStr">
         <is>
           <t>Жилое</t>
         </is>
       </c>
       <c r="AQ3" s="4" t="n">
         <v>46291.06456018519</v>
       </c>
       <c r="AR3" s="4" t="n">
-        <v>46314.06467592593</v>
+        <v>46315.06539351852</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>torgi_gov:24000035310000000632_4</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>24000035310000000632</t>
         </is>
       </c>
       <c r="D4" t="n">
         <v>4</v>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -1130,47 +1130,47 @@
         </is>
       </c>
       <c r="AH4" s="3" t="n">
         <v>119540.92</v>
       </c>
       <c r="AI4" s="3" t="n">
         <v>6037.42</v>
       </c>
       <c r="AJ4" s="5" t="n">
         <v>-6.373625700722397</v>
       </c>
       <c r="AK4" t="inlineStr">
         <is>
           <t>01/Этаж</t>
         </is>
       </c>
       <c r="AL4" t="inlineStr">
         <is>
           <t>Нежилое</t>
         </is>
       </c>
       <c r="AQ4" s="4" t="n">
         <v>46291.06434027778</v>
       </c>
       <c r="AR4" s="4" t="n">
-        <v>46314.06438657407</v>
+        <v>46315.06518518519</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>