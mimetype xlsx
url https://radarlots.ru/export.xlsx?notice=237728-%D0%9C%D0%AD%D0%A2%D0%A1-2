--- v0 (2026-11-02)
+++ v1 (2026-11-02)
@@ -822,47 +822,47 @@
           <t>Здание с кадастровым номером 02:56:020102:825, назначение — нежилое, площадь 11 591,9 кв. м, адрес: Республика Башкортостан, г. Стерлитамак, ул. Бабушкина, д. 171, с земельным участком с кадастровым номером 02:56:020102:1058, площадь 19 556 кв. м +- 49 кв. м, адрес: Республика Башкортостан, г.о. город Стерлитамак, г. Стерлитамак, ул. Бабушкина, з/у 171к.
 Порядок ознакомления с имуществом должника:
 Ознакомиться с порядком проведения торгов, информацией об имуществе, формами документов и т.д. можно по адресу: http://m-ets.ru, а также по телефону +7 (917) 37-07-007 , адрес электронной почты для запросов e-mail: nlf2004@mail.ru Осмотр по месту нахождения имущества ( Республика Башкортостан, г. Стерлитамак, ул. Бабушкина, 171) по предварительной договоренности по оформленной заявке.</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/cad07b0a-fea7-4533-91d0-49d5083f6e8b</t>
         </is>
       </c>
       <c r="AH2" s="3" t="n">
         <v>56353569.77</v>
       </c>
       <c r="AI2" s="3" t="n">
         <v>4556.02</v>
       </c>
       <c r="AL2" t="inlineStr">
         <is>
           <t>Нежилое</t>
         </is>
       </c>
       <c r="AQ2" s="4" t="n">
         <v>46296.90237268519</v>
       </c>
       <c r="AR2" s="4" t="n">
-        <v>46327.90377314815</v>
+        <v>46328.92138888889</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>