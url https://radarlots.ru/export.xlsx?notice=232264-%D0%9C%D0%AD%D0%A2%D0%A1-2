--- v0 (2026-10-31)
+++ v1 (2026-11-02)
@@ -719,116 +719,119 @@
           <t>Обновлён</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>fedresurs:b8f11fcb-783b-44b2-967b-8ac4d8b7c53a_2</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>232264-МЭТС-2</t>
         </is>
       </c>
       <c r="D2" t="n">
         <v>2</v>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>Приём заявок</t>
+          <t>Состоялся</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>Комплектная трансформаторная подстанция 2КТП(Сд)-ППК-1000 кВа-10\0,4У1, адрес (местонахождение) объекта: Курская область, г. Курск, ул. К. Маркса, мк. р-н «Серебряные холмы»</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>Машины и оборудование прочие, не включенные в другие группировки, Прочее</t>
         </is>
       </c>
       <c r="L2" s="2" t="n">
-        <v>3000600</v>
+        <v>2700540</v>
       </c>
       <c r="M2" s="2" t="n">
         <v>3000600</v>
       </c>
       <c r="P2" s="2" t="n">
         <v>0</v>
+      </c>
+      <c r="Q2" s="2" t="n">
+        <v>2700540</v>
       </c>
       <c r="U2" t="inlineStr">
         <is>
           <t>Реализация имущества должников</t>
         </is>
       </c>
       <c r="V2" t="inlineStr">
         <is>
           <t>Публичное предложение</t>
         </is>
       </c>
       <c r="W2" t="inlineStr">
         <is>
           <t>Межрегиональная Электронная Торговая Система</t>
         </is>
       </c>
       <c r="AA2" t="inlineStr">
         <is>
           <t>ООО "ЭЛЕКТРОСНАБЖЕНИЕ"</t>
         </is>
       </c>
       <c r="AB2" t="inlineStr">
         <is>
           <t>4632118318</t>
         </is>
       </c>
       <c r="AC2" s="3" t="n">
         <v>46301.41666666666</v>
       </c>
       <c r="AD2" s="3" t="n">
         <v>46336.41666666666</v>
       </c>
       <c r="AF2" t="inlineStr">
         <is>
           <t>Комплектная трансформаторная подстанция 2КТП(Сд)-ППК-1000 кВа-10\0,4У1, адрес (местонахождение) объекта: Курская область, г. Курск, ул. К. Маркса, мк. р-н «Серебряные холмы»
 Порядок ознакомления с имуществом должника:
 С предметами торгов можно ознакомиться предварительно согласовав дату и время по телефону 8-930-767-81-65</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/b8f11fcb-783b-44b2-967b-8ac4d8b7c53a</t>
         </is>
       </c>
       <c r="AQ2" s="3" t="n">
         <v>46316.54398148148</v>
       </c>
       <c r="AR2" s="3" t="n">
-        <v>46317.15969907407</v>
+        <v>46326.90790509259</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>