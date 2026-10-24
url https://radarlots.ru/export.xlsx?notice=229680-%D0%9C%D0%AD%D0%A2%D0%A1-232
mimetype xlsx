--- v0 (2026-10-22)
+++ v1 (2026-10-24)
@@ -793,47 +793,47 @@
           <t>2372006461</t>
         </is>
       </c>
       <c r="AC2" s="3" t="n">
         <v>46259.375</v>
       </c>
       <c r="AD2" s="3" t="n">
         <v>46392.375</v>
       </c>
       <c r="AF2" t="inlineStr">
         <is>
           <t>Манипулятор сбалансированный МС-150 г/в 1989 Инв. № 223548. Внешне не разукомплектован, возможно отсутствие деталей.
 Порядок ознакомления с имуществом должника:
 Ознакомление с Имуществом Должника, а также документами, подтверждающими право собственности Должника на Имущество, производится по адресу: Краснодарский край, г. Армавир, тер. Северная промзона, с момента публикации сообщения о продаже имущества и до окончания приема заявок по предварительной записи по телефону: +79181614329. Ознакомление проводится в среду и в пятницу с 11:00ч. до 16:00ч.</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/13e0ccd6-7717-4235-86fe-2e1ceac45cc2</t>
         </is>
       </c>
       <c r="AQ2" s="3" t="n">
         <v>46275.14268518519</v>
       </c>
       <c r="AR2" s="3" t="n">
-        <v>46310.92587962963</v>
+        <v>46318.10827546296</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>