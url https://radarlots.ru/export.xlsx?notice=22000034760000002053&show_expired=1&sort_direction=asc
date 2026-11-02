--- v0 (2026-10-22)
+++ v1 (2026-11-02)
@@ -721,51 +721,51 @@
           <t>Обновлён</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>torgi_gov:22000034760000002053_1</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>22000034760000002053</t>
         </is>
       </c>
       <c r="D2" t="n">
         <v>1</v>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>Приём заявок</t>
+          <t>Не состоялся</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>Продажа находящегося в федеральной собственности объекта недвижимого имущества площадью 248,7 кв.м. (кадастровый номер 23:21:0401005:3614), адрес: Краснодарский край, Новокубанский район, г. Новокубанск, ул. Победы, д. 63, одновременно с земельным участком площадью 2 008 кв.м. (кадастровый номер 23:21:0401005:215), по адресу: Краснодарский край, м.р-н Новокубанский, г.п. Новокубанское, г. Новокубанск, ул. Победы, д. 63, на котором расположен такой объект недвижимого имущества.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>Здания</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>Краснодарский край</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>край Краснодарский, м.р-н Новокубанский, г.п. Новокубанское, г. Новокубанск, ул. Победы, дом 63</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
           <t>23:21:0401005:3614</t>
@@ -838,47 +838,47 @@
       <c r="AF2" t="inlineStr">
         <is>
           <t>В соответствии с Извещением.</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://torgi.gov.ru/new/public/lots/lot/22000034760000002053_1</t>
         </is>
       </c>
       <c r="AH2" s="3" t="n">
         <v>4496383.43</v>
       </c>
       <c r="AI2" s="3" t="n">
         <v>18079.55</v>
       </c>
       <c r="AL2" t="inlineStr">
         <is>
           <t>Нежилое</t>
         </is>
       </c>
       <c r="AQ2" s="4" t="n">
         <v>46287.06708333334</v>
       </c>
       <c r="AR2" s="4" t="n">
-        <v>46317.06741898148</v>
+        <v>46321.06766203704</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>