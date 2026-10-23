--- v0 (2026-10-22)
+++ v1 (2026-10-23)
@@ -721,51 +721,51 @@
           <t>Обновлён</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>torgi_gov:21000027070000000148_1</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>21000027070000000148</t>
         </is>
       </c>
       <c r="D2" t="n">
         <v>1</v>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>Приём заявок</t>
+          <t>Не состоялся</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>Недвижимое имущество, лот № 1, в соответствии с документацией об аукционе</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>Нежилые помещения</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>г. Москва</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>г. Москва, вн.тер.г. муниципальный округ Тверской, ул. Новослободская, дом 45 к. Б</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
           <t>77:01:0004006:2344</t>
@@ -867,51 +867,51 @@
       <c r="AR2" s="4" t="n">
         <v>46316.06320601852</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>torgi_gov:21000027070000000148_2</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>21000027070000000148</t>
         </is>
       </c>
       <c r="D3" t="n">
         <v>2</v>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>Приём заявок</t>
+          <t>Не состоялся</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>Недвижимое имущество, лот № 2, в соответствии с документацией об аукционе</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
           <t>Нежилые помещения</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>г. Москва</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>г. Москва, вн.тер.г. муниципальный округ Тверской, ул. Новослободская, дом 45 к. Б</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
           <t>77:01:0004006:2344</t>
@@ -1013,51 +1013,51 @@
       <c r="AR3" s="4" t="n">
         <v>46316.06320601852</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>torgi_gov:21000027070000000148_3</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>21000027070000000148</t>
         </is>
       </c>
       <c r="D4" t="n">
         <v>3</v>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>Приём заявок</t>
+          <t>Не состоялся</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>Недвижимое имущество, лот № 3, в соответствии с документацией об аукционе</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
           <t>Нежилые помещения</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>г. Москва</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
           <t>г. Москва, вн.тер.г. муниципальный округ Тверской, ул. Новослободская, дом 45 к. Б</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
           <t>77:01:0004006:2344</t>
@@ -1159,51 +1159,51 @@
       <c r="AR4" s="4" t="n">
         <v>46316.06320601852</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>torgi_gov:21000027070000000148_4</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>21000027070000000148</t>
         </is>
       </c>
       <c r="D5" t="n">
         <v>4</v>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>Приём заявок</t>
+          <t>Не состоялся</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>Недвижимое имущество, лот № 4, в соответствии с документацией об аукционе</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
           <t>Нежилые помещения</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>г. Москва</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
           <t>г. Москва, вн.тер.г. муниципальный округ Тверской, ул. Новослободская, дом 45 к. Б</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
           <t>77:01:0004006:2344</t>
@@ -1305,51 +1305,51 @@
       <c r="AR5" s="4" t="n">
         <v>46316.06320601852</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>torgi_gov:21000027070000000148_5</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>21000027070000000148</t>
         </is>
       </c>
       <c r="D6" t="n">
         <v>5</v>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>Приём заявок</t>
+          <t>Не состоялся</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>Недвижимое имущество, лот № 5, в соответствии с документацией об аукционе</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
           <t>Нежилые помещения</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>г. Москва</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
           <t>г. Москва, вн.тер.г. муниципальный округ Тверской, ул. Новослободская, дом 45 к. Б</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
           <t>77:01:0004006:2344</t>
@@ -1451,51 +1451,51 @@
       <c r="AR6" s="4" t="n">
         <v>46316.06320601852</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>torgi_gov:21000027070000000148_6</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>21000027070000000148</t>
         </is>
       </c>
       <c r="D7" t="n">
         <v>6</v>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>Приём заявок</t>
+          <t>Не состоялся</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>Недвижимое имущество, лот № 6, в соответствии с документацией об аукционе</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
           <t>Нежилые помещения</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>г. Москва</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
           <t>г. Москва, вн.тер.г. муниципальный округ Тверской, ул. Новослободская, дом 45 к. Б</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
           <t>77:01:0004006:2344</t>
@@ -1597,51 +1597,51 @@
       <c r="AR7" s="4" t="n">
         <v>46316.06320601852</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>torgi_gov:21000027070000000148_7</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>21000027070000000148</t>
         </is>
       </c>
       <c r="D8" t="n">
         <v>7</v>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>Приём заявок</t>
+          <t>Не состоялся</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>Недвижимое имущество, лот № 7, в соответствии с документацией об аукционе</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
           <t>Нежилые помещения</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>г. Москва</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
           <t>г. Москва, вн.тер.г. муниципальный округ Тверской, ул. Новослободская, дом 45 к. Б</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
           <t>77:01:0004006:2344</t>