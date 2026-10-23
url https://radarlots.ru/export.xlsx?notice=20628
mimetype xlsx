--- v0 (2026-10-22)
+++ v1 (2026-10-23)
@@ -793,47 +793,47 @@
           <t>502404145908</t>
         </is>
       </c>
       <c r="AC2" s="3" t="n">
         <v>46314.41666666666</v>
       </c>
       <c r="AD2" s="3" t="n">
         <v>46416.47916666666</v>
       </c>
       <c r="AF2" t="inlineStr">
         <is>
           <t>Автомобиль марки CHEVROLET модель Aveo 2012 г.в. VIN-номер XUUTA69EJC0021801. Сделки по итогам торгов подлежат заключению с учетом положений Указа Президента РФ №81 от 01.03.2022 г. "О дополнительных временных мерах экономического характера по обеспечению финансовой стабильности Российской Федерации". Риски, связанные с отказом в заключении сделки по итогам торгов, с учетом положений Указа Президента несёт покупатель. Передача имущества финансовым управляющим и принятие его покупателем осуществляются по передаточному акту, подписываемому сторонами и оформляемому в соответствии с законодательством Российской Федерации.
 Автомобиль не на ходу. Автомобиль находится в залоге, залогодержателем выступает ПАО «Совкомбанк». Во избежание претензий к Арбитражному управляющему, относительно технического состояния имущества (лота), его комплектности, покупателю действуя добросовестно, необходимо проявить должную осмотрительность и выехать по месту нахождения имущества (лота) с целью его осмотра - личного, либо через законного представителя (с надлежащим образом оформленной доверенностью). На реализуемом имуществе возможно наличие запретов на регистрационные действия. Подробную информацию об ограничениях следует получить самостоятельно. Финансовый управляющий не гарантирует отсутствие новых ограничений во время проведения торгов и заключения договора купли-продажи. Согласно п. 2.2.4. договора купли-продажи, в случае наличия ограничений на регистрационные действия Покупатель предпринимает меры по снятию данных ограничений самостоятельно.
 , По предварительной записи по электронная почта: kondrateva.arbitr@mail.ru.</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/fdca71b3-1851-40bf-8bbb-1e1ea3877bf4</t>
         </is>
       </c>
       <c r="AQ2" s="3" t="n">
         <v>46311.89986111111</v>
       </c>
       <c r="AR2" s="3" t="n">
-        <v>46316.91188657407</v>
+        <v>46317.91598379629</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>