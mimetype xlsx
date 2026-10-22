--- v0 (2026-10-22)
+++ v1 (2026-10-22)
@@ -799,47 +799,47 @@
         </is>
       </c>
       <c r="AC2" s="3" t="n">
         <v>46309.375</v>
       </c>
       <c r="AD2" s="3" t="n">
         <v>46412.79166666666</v>
       </c>
       <c r="AF2" t="inlineStr">
         <is>
           <t>Автомобиль марки HYUNDAI Sonata, год 2020, VIN: XWEL2416BL0000879, является предметом залога ПАО Совкомбанк.
 , Ознакомление с имуществом, документами на имущество осуществляется с момента приема заявок и до окончания приема заявок по предварительной записи по средством направления запроса организатору торгов по адресу электронной почты: torgi127@inbox.ru. Осмотр по адресу - Московская область, Истринский район. Организатор уведомляет, что иным способом - в телефонном виде, мессенджерах и т.д. информация не предоставляется и оставляет за собой право оставлять подобные запросы без рассмотрения. Также организатор торгов оставляет за собой право не предоставлять информацию по запросу, ответ на который очевидно следует из приложенных к настоящему сообщению файлов.
 Во избежание претензий к финансовому управляющему относительно состояния имущества, покупателю, действуя добросовестно, необходимо проявить должную осмотрительность в порядке ст. 401 ГК РФ и выехать по месту нахождения имущества (лота) с целью его осмотра - личного либо через законного представителя (с надлежащим образом оформленной доверенностью). Покупатель, направляя заявку на участие в торгах без предварительного осмотра имущества осознает и принимает на себя все риски, связанные с указанными условиями реализации, понимает, что состояние имущества может отличаться от ожидаемого в худшую сторону. Указанное бездействие покупателя не является основанием для отказа в заключении договора купли-продажи, в случае признания покупателя победителем торгов.
 Дополнительно сообщаю, что на момент размещения публикации о торгах в отношении реализуемого имущества отсутствуют какие либо ограничения прав или наложенные аресты. Финансовым управляющим надлежащим образом уведомлены все государственные органы о недопустимости наложения арестов и/или иных ограничений в отношении имущества. В случае, если в период проведения торгов обнаружатся вновь наложенные аресты или иные запреты - мероприятия по снятию указанных незаконных арестов осуществляются покупателем самостоятельно и за свой счет.</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/0aef99a6-0dc6-465a-b034-908e39722d0b</t>
         </is>
       </c>
       <c r="AQ2" s="3" t="n">
         <v>46308.90628472222</v>
       </c>
       <c r="AR2" s="3" t="n">
-        <v>46316.9075</v>
+        <v>46317.9099537037</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>