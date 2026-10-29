--- v0 (2026-10-27)
+++ v1 (2026-10-29)
@@ -789,47 +789,47 @@
       <c r="AB2" t="inlineStr">
         <is>
           <t>121302517427</t>
         </is>
       </c>
       <c r="AC2" s="3" t="n">
         <v>46345.54166666666</v>
       </c>
       <c r="AD2" s="3" t="n">
         <v>46345.625</v>
       </c>
       <c r="AF2" t="inlineStr">
         <is>
           <t>Автомобиль марки HYUNDAI модель CRETA 2020 г.в. VIN-номер Z94G2811BMR26895, С информацией об имуществе можно ознакомиться по рабочим дням с 10:00 до 18:00 в период представления заявок по предварительной договоренности. Адрес осмотра имущества и телефон для связи: Одинцово, Можайское шоссе, д.22, телефон: 8-916-554-69-20, эл. почта: artem.kirichenko.1991@bk.ru</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/6b1862db-db3d-498d-a7a2-766a686d9455</t>
         </is>
       </c>
       <c r="AQ2" s="3" t="n">
         <v>46315.08519675926</v>
       </c>
       <c r="AR2" s="3" t="n">
-        <v>46322.08938657407</v>
+        <v>46324.90767361111</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>