--- v0 (2026-10-16)
+++ v1 (2026-10-17)
@@ -794,47 +794,47 @@
         </is>
       </c>
       <c r="AC2" s="3" t="n">
         <v>46308.41666666666</v>
       </c>
       <c r="AD2" s="3" t="n">
         <v>46377.41666666666</v>
       </c>
       <c r="AF2" t="inlineStr">
         <is>
           <t>Автомобиль марки ХЕНДЭ модель САНТА ФЕ 2.7 GL 2006 г.в. VIN-номер KMHSH81DP6U040577
 Транспортное средство находится в неудовлетворительном техническом состоянии и имеет значительное количество неисправностей и повреждений, требующих проведения ремонтно-восстановительных работ. В частности, пороги транспортного средства подлежат полной замене, на кузове имеются глубокие очаги коррозии, а также сквозная коррозия на переднем левом крыле. Кроме того, выявлены протечка люка, необходимость замены обшивки рулевого колеса, сильный пескоструй и помутнение передних фар, неисправность замков дверей, неисправность привода лючка бензобака, а также повреждение левого бокового зеркала.
 Также установлено, что ходовая часть автомобиля имеет значительный износ, имеются неисправности стартера, рулевой рейки, датчика ABS, щеток генератора, муфты полного привода, а стабилизаторы и амортизаторы требуют замены. Дополнительно выявлены трещина на выпускном коллекторе, сопровождающаяся сильным посторонним шумом при работе двигателя, течь уплотнения двигателя, плохая динамика разгона, повышенный расход топлива, а также периодические некорректные переключения коробки передач.
 Отдельно обращаю внимание, что по транспортному средству имеются проблемы с электрической частью, в том числе следы окисления контактов. Блок питания, вероятно, подлежит замене, поскольку в настоящее время установлена перемычка. Кроме того, во время эксплуатации наблюдалась неисправность, при которой после остановки и глушения двигателя автомобиль мог не запускаться в течение некоторого времени; точная причина указанной неисправности выявлена не была, при этом запуск удавалось осуществить только путем «прикуривания», несмотря на исправное состояние аккумуляторной батареи., С имуществом можно ознакомиться по адресу: Московская область, г. Люберцы, ул. Кирова, д. 9, к. 4. Для согласования даты, времени и ознакомления с имуществом, заинтересованное лицо направляет заявку на ознакомление на электронную почту: ay.chigareva@mail.ru</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/78b85ef9-a5cc-4a6a-a79e-b23d4af9cc1b</t>
         </is>
       </c>
       <c r="AQ2" s="3" t="n">
         <v>46307.89635416667</v>
       </c>
       <c r="AR2" s="3" t="n">
-        <v>46310.89928240741</v>
+        <v>46311.90027777778</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>