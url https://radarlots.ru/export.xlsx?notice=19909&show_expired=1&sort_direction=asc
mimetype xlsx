--- v0 (2026-10-12)
+++ v1 (2026-10-13)
@@ -792,47 +792,47 @@
         <is>
           <t>233009305984</t>
         </is>
       </c>
       <c r="AC2" s="3" t="n">
         <v>46307</v>
       </c>
       <c r="AD2" s="3" t="n">
         <v>46373.45833333334</v>
       </c>
       <c r="AF2" t="inlineStr">
         <is>
           <t>Грузовой бортовой автомобиль марки, модели: 2834DE, год выпуска: 2013 г., № шасси (рамы): X96330252D2529942, идентификационный номер (VIN): XU42834DED0001383, Ознакомление с имуществом по адресу его нахождения в рабочее время предварительно согласовать с организатором торгов 89034599997, заявки на ознакомление с имуществом принимаются по адресу: zrv2393@mail.ru.
 Адрес осмотра транспортного средства: Краснодарский край, ст. Новотитаровская, ул. Гражданкина, д. 19</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/23265220-6eb4-4915-8d1e-874933552d4a</t>
         </is>
       </c>
       <c r="AQ2" s="3" t="n">
         <v>46304.90268518519</v>
       </c>
       <c r="AR2" s="3" t="n">
-        <v>46307.08561342592</v>
+        <v>46308.90767361111</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>