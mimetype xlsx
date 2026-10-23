--- v0 (2026-10-22)
+++ v1 (2026-10-23)
@@ -790,47 +790,47 @@
         <is>
           <t>772736930556</t>
         </is>
       </c>
       <c r="AC2" s="3" t="n">
         <v>46344.41666666666</v>
       </c>
       <c r="AD2" s="3" t="n">
         <v>46344.5</v>
       </c>
       <c r="AF2" t="inlineStr">
         <is>
           <t>Автомобиль марки VOLKSWAGEN модель Passat 2008 г.в. VIN-номер WVWZZZ3CZ8E234023. В залоге у ПАО "Совкомбанк"., Осмотр предмета торгов производится в рабочие дни, по месту нахождения имущества и возможен с даты публикации настоящего сообщения до даты окончания срока принятия заявок на участие в торгах. Для согласования просмотра необходимо направить на электронную почту eign98torg@outlook.com запрос в виде отсканированного документа с подписью для физических лиц, с печатью и подписью уполномоченного лица для индивидуальных предпринимателей и юридических лиц с приложением документов, подтверждающие полномочия на подписание запроса, в котором должно быть указано : 1) ФИО заявителя; 2) ФИО должника; 3) код торгов; 4) наименование имущества; 5) номер телефона заявителя. Финансовый управляющий оставляет за собой право не предоставлять информацию на некорректно направленный запрос в адрес организатора торгов.
 Во избежание претензий к АУ, относительно технического состояния имущества (лота), его комплектности, покупателю действуя добросовестно, необходимо проявить должную осмотрительность и выехать по месту нахождения имущества (лота) с целью его осмотра -личного либо через законного представителя (с надлежащим образом оформленной доверенностью).</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/0c5ed94d-6a5d-45fb-a2ea-4f0d23f40f6a</t>
         </is>
       </c>
       <c r="AQ2" s="3" t="n">
         <v>46314.09122685185</v>
       </c>
       <c r="AR2" s="3" t="n">
-        <v>46317.09261574074</v>
+        <v>46319.09395833333</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>