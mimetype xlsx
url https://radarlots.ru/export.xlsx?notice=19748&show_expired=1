--- v0 (2026-10-23)
+++ v1 (2026-10-24)
@@ -791,47 +791,47 @@
       <c r="AB2" t="inlineStr">
         <is>
           <t>772304707060</t>
         </is>
       </c>
       <c r="AC2" s="3" t="n">
         <v>46303.33333333334</v>
       </c>
       <c r="AD2" s="3" t="n">
         <v>46407.5</v>
       </c>
       <c r="AF2" t="inlineStr">
         <is>
           <t>Лот № 1 – Транспортное средство Марка и(или) модель: ПЕЖО 301, Год выпуска: 2013, Идентификационный номер: VF3DDHMY0DJ716632, Номер шасси (рамы): ---, Номер кузова (кабины): VF3DDHMY0DJ716632, Цвет кузова (кабины): БЕЛЫЙ, Тип двигателя: БЕНЗИНОВЫЙ, Номер двигателя: --, Рабочий объем (см3): 1199, Мощность, л.с. (кВт): 72 (53), Тип коробки передач: --, Тип привода: --, Экологический класс: ПЯТЫЙ, Тип транспортного средства: ЛЕГКОВОЙ СЕДАН. Залогодержатель ПАО "СОВКОМБАНК", По предварительной договоренности. В месте нахождения имущества. Ознакомление с документацией/информацией об Имуществе осуществляется в период приема заявок путем направления запроса с указанием ФИО лица, контактных данных, предполагаемой даты осмотра, номера лота по адресу: arbitrazh.kozlova.k.p@mail.ru или по адресу: 105064 г. Москва а/я 93. На сайте ГИБДД вы можете получить информацию о лоте используя VIN номер (о ДТП, розыске, ограничениях, периодах регистрации и пр. в соответствии с функционалом сайта). Ознакомление с имуществом осуществляется в состоянии "как есть" без технической эксплуатации, подключения к автомобилю приборов</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/709d96db-7f34-436d-badc-b578768f2ab4</t>
         </is>
       </c>
       <c r="AQ2" s="3" t="n">
         <v>46303.08053240741</v>
       </c>
       <c r="AR2" s="3" t="n">
-        <v>46317.89990740741</v>
+        <v>46318.90020833333</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>