--- v0 (2026-10-16)
+++ v1 (2026-10-19)
@@ -791,47 +791,47 @@
       <c r="AB2" t="inlineStr">
         <is>
           <t>500913913501</t>
         </is>
       </c>
       <c r="AC2" s="3" t="n">
         <v>46304.70833333334</v>
       </c>
       <c r="AD2" s="3" t="n">
         <v>46408.79166666666</v>
       </c>
       <c r="AF2" t="inlineStr">
         <is>
           <t>Автомобиль марки KIA модель Seltos 2022 г.в., пробег- 98890км, Ознакомление с имуществом покупатели осуществляют самостоятельно. Авто находится на стоянке по адресу: Московская, обл., г.Истра, Воскресенская площадь, д.2А. Контактное лицо — Лой С.Н. (+7-965-246-53-58)</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/075c0ca8-e7dc-40d9-97b1-f7af702badfc</t>
         </is>
       </c>
       <c r="AQ2" s="3" t="n">
         <v>46304.88622685185</v>
       </c>
       <c r="AR2" s="3" t="n">
-        <v>46311.89671296296</v>
+        <v>46313.89290509259</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>