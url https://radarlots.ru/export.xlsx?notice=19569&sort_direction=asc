--- v0 (2026-10-19)
+++ v1 (2026-10-22)
@@ -803,47 +803,47 @@
         </is>
       </c>
       <c r="AC2" s="3" t="n">
         <v>46339.375</v>
       </c>
       <c r="AD2" s="3" t="n">
         <v>46339.4375</v>
       </c>
       <c r="AF2" t="inlineStr">
         <is>
           <t>Автомобиль марки CHANGAN модель CS55plus 2024 г.в. VIN-номер LS4ASE2E6RA244748, Имущество является предметом залога ПАО "СОВКОМБАНК"
 Адрес местонахождения: г. Москва, Волгоградский проспект, д. 32/5 к. 4
 Контактное лицо для показа автомобиля: 7 917 849 01 50 Дмитрий Владимирович
 Прием заявок/задатков с 09:00 ч. 07.10.2026 до 09:00 ч. 12.11.2026 на сайте https://bankrot.torggroup.org/; знакомство с документами и имуществом в рабочие дни в тот же период по месту нахождения имущества по предварительной записи у организатора торгов по тел. +7 (918) 353 36 87 электронная почта bankrotkrd@mail.ru.</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/d126bae5-8f3b-4c56-baad-0b8bebd6e44b</t>
         </is>
       </c>
       <c r="AQ2" s="3" t="n">
         <v>46309.08487268518</v>
       </c>
       <c r="AR2" s="3" t="n">
-        <v>46314.08457175926</v>
+        <v>46317.08400462963</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>