--- v0 (2026-10-22)
+++ v1 (2026-10-24)
@@ -795,47 +795,47 @@
         <is>
           <t>632107647907</t>
         </is>
       </c>
       <c r="AC2" s="3" t="n">
         <v>46342.41666666666</v>
       </c>
       <c r="AD2" s="3" t="n">
         <v>46342.5</v>
       </c>
       <c r="AF2" t="inlineStr">
         <is>
           <t>Транспортное средство – Легковой автомобиль марки: Omoda, модели: S5, год выпуска: 2023г., идентификационный номер (VIN): LVVDC21B5PD384662, С имуществом можно ознакомиться в период приема заявок, предварительно направив заявку на ознакомление с имуществом за 2 рабочих дня до даты планируемого осмотра на адрес электронной почты torgileonov@yandex.ru, тел. 8 (8482)77-88-63.
 Автомобиль находится по адресу: Воздвиженская улица с. Подстепки, Ставропольский район, Самарская область</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/10607146-524d-4780-9ee9-faae0f0d8749</t>
         </is>
       </c>
       <c r="AQ2" s="3" t="n">
         <v>46312.08212962963</v>
       </c>
       <c r="AR2" s="3" t="n">
-        <v>46317.08247685185</v>
+        <v>46319.08072916666</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>