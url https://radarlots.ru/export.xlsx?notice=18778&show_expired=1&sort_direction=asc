--- v0 (2026-10-17)
+++ v1 (2026-10-20)
@@ -794,47 +794,47 @@
       <c r="AB2" t="inlineStr">
         <is>
           <t>231299726106</t>
         </is>
       </c>
       <c r="AC2" s="3" t="n">
         <v>46332.5</v>
       </c>
       <c r="AD2" s="3" t="n">
         <v>46332.58333333334</v>
       </c>
       <c r="AF2" t="inlineStr">
         <is>
           <t>Легковой автомобиль марки: HYUNDAI, модели: Solaris, год выпуска: 2016 г., идентификационный номер (VIN): Z94CT41CAHR529740, Ознакомление участников с условиями, характеристиками имущества и документацией, осуществляется по адресу: 410012, г. Саратов, ул. Слонова 1, офис 83, с 10.00 до 16.00 ч. по местному времени, по предварительному согласованию по тел.: + 7 917 205 38 70. Находится авто по адресу: г. Краснодар, ул. Автолюбителей, д. 1/5.</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/eff286b9-b90d-49ce-a49a-b00f3c467e5d</t>
         </is>
       </c>
       <c r="AQ2" s="3" t="n">
         <v>46302.08335648148</v>
       </c>
       <c r="AR2" s="3" t="n">
-        <v>46312.89614583334</v>
+        <v>46315.08646990741</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>